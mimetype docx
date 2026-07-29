--- v0 (2026-04-21)
+++ v1 (2026-07-29)
@@ -1,68 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="257D453E" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="0057113E">
-[...11 lines deleted...]
-    </w:p>
     <w:p w14:paraId="51D6269A" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="0057113E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -101,173 +87,134 @@
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:color w:val="4472C4"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:color w:val="4472C4"/>
               </w:rPr>
               <w:t>Norton Foundation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057113E" w14:paraId="1B60370A" w14:textId="77777777">
-[...13 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="552C2C0C" w14:textId="2985CC03" w:rsidR="0057113E" w:rsidRDefault="00503492">
+    <w:p w14:paraId="552C2C0C" w14:textId="43FA2C64" w:rsidR="0057113E" w:rsidRDefault="0057113E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="1AA2AD67" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="00503492">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Application form for:  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>VOCATIONAL &amp; PERSONAL DEVELOPMENT GRANT</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">   ⬜      OR</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DE30CE6" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="00503492">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">MINOR CAPITAL GRANT     ⬜                                                       </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A72D482" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="00503492">
       <w:r>
-        <w:t xml:space="preserve">To help children and young </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">To help children and young persons </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>under the age of twenty-five years</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> who </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> support either for future development or as a victim of circumstance and who live in the geographic area Birmingham, Coventry, Solihull and Warwickshire as shown on the map on the website.</w:t>
+        <w:t xml:space="preserve"> who are in need of support either for future development or as a victim of circumstance and who live in the geographic area Birmingham, Coventry, Solihull and Warwickshire as shown on the map on the website.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="624F49EE" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="00503492">
       <w:r>
         <w:t>1. Name, address and registered number of the charity making the application.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="6C566994" wp14:editId="4A1D53B8">
                 <wp:extent cx="5765800" cy="736600"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="20" name="Freeform: Shape 20"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="2469450" y="3418050"/>
                           <a:ext cx="5753100" cy="723900"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="5753100" h="723900" extrusionOk="0">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
@@ -294,112 +241,97 @@
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="8000"/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="7E0B6E73" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="0057113E">
                             <w:pPr>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="88900" tIns="38100" rIns="88900" bIns="38100" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...31 lines deleted...]
-            </w:drawing>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="6C566994" id="Freeform: Shape 20" o:spid="_x0000_s1026" style="width:454pt;height:58pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" coordsize="5753100,723900" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCqmecXgAIAAIEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vti5tWkQpxiaZRhQ&#10;rAHafYAiy7Ew3SYqifP3o+Q4l2bAgGF+kCiLOjo8pDh7bLQiO+FBWlPQfi+nRBhuS2k2Bf3xtvw0&#10;oQQCMyVT1oiCHgTQx/nHD7O9m4qBra0qhScIYmC6dwWtQ3DTLANeC82gZ50wuFlZr1nApd9kpWd7&#10;RNcqG+T5Xba3vnTecgGAfxftJp0n/KoSPLxUFYhAVEGRW0ijT+M6jtl8xqYbz1wt+ZEG+wcWmkmD&#10;l56gFiwwsvXyBkpL7i3YKvS41ZmtKslFigGj6efvonmtmRMpFhQH3Ekm+H+w/Pvu1a08yrB3MAU0&#10;YxRN5XWckR9pCjoY3T2MxijfoaDDUX+So52EE00gHB3G9+NhP0cHjh73g+ED2uiQnZH4FsJXYRMq&#10;2z1DaIUvO4vVncUb05ke0xcTp1LiAiWYOE8JJm7d3u9YiOci1WiS/QWV+sSEIE2/jRX68jPmPLpr&#10;uxNvNh0MMcQ2uI71eVeZW6+rADuHbnYJ7iTIez06t26+de84dB5cWRCtmDHGpOopblT4UlmwSpZL&#10;qVQMDPxm/aQ82TGUcJm+Y1Ku3JSJsvUH9yl/DN9gpRhqzbUrCwpmk/S6OnKFnKfvT8jOQ1gwqFsG&#10;CaFNm5YBH72SuqATPN3+rAUrv5iShIPDPmGwW9BIDDQlSmBvQSPVTGBS/d0PhVEGtTpXdbRCs24Q&#10;JJprWx5WnoDjS4k8nxmEFfP49vt4LfYDvPDXlnkkob4ZfHCTSSxqEtJiOEnV7i931pc7zPDaYrWi&#10;jq35FHDVlp6xn7fBVjI+gcSvpXJc4DtPKT72pNhILtfJ69w5578BAAD//wMAUEsDBBQABgAIAAAA&#10;IQB1goY/2wAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo04CqtIQp0Kt&#10;KnHgQuEDnHibRMRrK3aTwNezcIHLSqMZzb4p94sdxIRj6B0pSDcJCKTGmZ5aBe9vp7scRIiajB4c&#10;oYJPDLCvVjelLoyb6RWnc2wFl1AotIIuRl9IGZoOrQ4b55HYu7jR6shybKUZ9czldpBZkmyl1T3x&#10;h057PHTYfJyvVkE2+/vT1/RSH45ZWvtj/nwxuwelbtfL0yOIiEv8C8MPPqNDxUy1u5IJYlDAQ+Lv&#10;ZW+X5CxrDqXbBGRVyv/01TcAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqpnnF4ACAACB&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAdYKGP9sA&#10;AAAFAQAADwAAAAAAAAAAAAAAAADaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" adj="-11796480,,5400" path="m,l,723900r5753100,l5753100,,,xe" strokeweight="1pt">
+                <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" miterlimit="5243f" joinstyle="miter"/>
+                <v:formulas/>
+                <v:path arrowok="t" o:extrusionok="f" o:connecttype="custom" textboxrect="0,0,5753100,723900"/>
+                <v:textbox inset="7pt,3pt,7pt,3pt">
+                  <w:txbxContent>
+                    <w:p w14:paraId="7E0B6E73" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="0057113E">
+                      <w:pPr>
+                        <w:textDirection w:val="btLr"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:anchorlock/>
+              </v:shape>
+            </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="16D40CF9" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="00503492">
       <w:r>
         <w:t xml:space="preserve">2. State whether you are a stand - alone local charity, part of an </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>organisation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>, or neither. If neither, please describe your status (e.g. unregistered charity, club, playgroup etc.).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="6221848C" wp14:editId="3AE6CC5F">
                 <wp:extent cx="5765800" cy="527050"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="18" name="Freeform: Shape 18"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="2469450" y="3522825"/>
                           <a:ext cx="5753100" cy="514350"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="5753100" h="514350" extrusionOk="0">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
@@ -426,120 +358,105 @@
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="8000"/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="6A47A58D" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="0057113E">
                             <w:pPr>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="88900" tIns="38100" rIns="88900" bIns="38100" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...31 lines deleted...]
-            </w:drawing>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="6221848C" id="Freeform: Shape 18" o:spid="_x0000_s1027" style="width:454pt;height:41.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" coordsize="5753100,514350" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC12YJ/hQIAAIgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v2jAUfZ+0/2D5fQ0J0FJEqKZ2TJOq&#10;FandD7g4DrHmr9kGwr/ftUP4KJMmTctDch0fH597rn1nD62SZMudF0aXNL8ZUMI1M5XQ65L+eFt8&#10;mlDiA+gKpNG8pHvu6cP844fZzk55YRojK+4Ikmg/3dmSNiHYaZZ51nAF/sZYrnGyNk5BwKFbZ5WD&#10;HbIrmRWDwW22M66yzjDuPf596ibpPPHXNWfhpa49D0SWFLWF9HbpvYrvbD6D6dqBbQQ7yIB/UKFA&#10;aNz0SPUEAcjGiSsqJZgz3tThhhmVmboWjKccMJt88C6b1wYsT7mgOd4ebfL/j5Z9377apUMbdtZP&#10;PYYxi7Z2Kn5RH2lLWoxu70djtG9f0uG4KCbFuDOOt4EwBIzvxsN8gACGiHE+GiIYKbMTE9v48JWb&#10;xArbZx8646s+gqaPWKv70GH5YuFkKlygBAvnKMHCrbr9LYS4LkqNIdmdSWmOSgjKdJt4Ql9+xppH&#10;uDJb/mbSwhBT7JLrVZ9mpb5GXSTYA/qvTXRHQ9770cP67zW819AjmDSed2bGHJOrx7zR4XNnvZGi&#10;WggpY2LerVeP0pEtoIWL9ByKcgGTOtqWF3epfoB3sJaAXjNlq5J6vU5+XSy5YB6k50/M1vnwBL7p&#10;FCSGrmxKBLz0UqiSTnB197PhUH3RFQl7i31CY7egUZhXlEiOvQWDdGYCCPl3HBojNXp1OtUxCu2q&#10;JQLTyiNX/LMy1X7piLdsIVDuM/iwBIctIMfdsS3gvr824FCL/Kbx3k0m99GnkAbDSTr07nxmdT4D&#10;mjUGDy3a2YWPAUfdCdTm8yaYWsSbkGR2Ug4DvO6p0ofWFPvJ+TihTg10/hsAAP//AwBQSwMEFAAG&#10;AAgAAAAhAKVd9BrbAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoTYsg&#10;hDgV4kfiREVAlKNrL0kgXkex04S3Z+ECl5FGs5r5tljPvhN7HGIbSMPpQoFAssG1VGt4eb4/yUDE&#10;ZMiZLhBq+MII6/LwoDC5CxM94b5KteASirnR0KTU51JG26A3cRF6JM7ew+BNYjvU0g1m4nLfyaVS&#10;59KblnihMT3eNGg/q9FreJzshd3Y6m073j1Ut3L7erb6WGp9fDRfX4FIOKe/Y/jBZ3QomWkXRnJR&#10;dBr4kfSrnF2qjO1OQ7ZSIMtC/ocvvwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC12YJ/&#10;hQIAAIgFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCl&#10;XfQa2wAAAAQBAAAPAAAAAAAAAAAAAAAAAN8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" adj="-11796480,,5400" path="m,l,514350r5753100,l5753100,,,xe" strokeweight="1pt">
+                <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" miterlimit="5243f" joinstyle="miter"/>
+                <v:formulas/>
+                <v:path arrowok="t" o:extrusionok="f" o:connecttype="custom" textboxrect="0,0,5753100,514350"/>
+                <v:textbox inset="7pt,3pt,7pt,3pt">
+                  <w:txbxContent>
+                    <w:p w14:paraId="6A47A58D" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="0057113E">
+                      <w:pPr>
+                        <w:textDirection w:val="btLr"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:anchorlock/>
+              </v:shape>
+            </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="60027A4E" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="00503492">
       <w:r>
         <w:t xml:space="preserve">3. If part of a larger </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>organisation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">, please explain why the money you are requesting is not available from that </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>organisation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="433B265D" wp14:editId="4F3B8D0F">
                 <wp:extent cx="5765800" cy="1022350"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="14" name="Freeform: Shape 14"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="2469450" y="3275175"/>
                           <a:ext cx="5753100" cy="1009650"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="5753100" h="1009650" extrusionOk="0">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
@@ -566,112 +483,97 @@
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="8000"/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="79BCCE4B" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="0057113E">
                             <w:pPr>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="88900" tIns="38100" rIns="88900" bIns="38100" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...31 lines deleted...]
-            </w:drawing>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="433B265D" id="Freeform: Shape 14" o:spid="_x0000_s1028" style="width:454pt;height:80.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" coordsize="5753100,1009650" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4PGpfhQIAAIwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC8N7KdOHaMyEGR1EWB&#10;ogmQ9APWFGUR5atc2pb/vkvK8qMuUKCoDtJSHA5nZ8m9f2iNZhsZUDlb8uHVgDNphauUXZX8+9vi&#10;w5QzjGAr0M7Kku8k8of5+3f3Wz+TI9c4XcnAiMTibOtL3sToZ0WBopEG8Mp5aWmydsFApGFYFVWA&#10;LbEbXYwGg9ti60LlgxMSkf4+dZN8nvnrWor4XNcoI9MlJ20xv0N+L9O7mN/DbBXAN0rsZcA/qDCg&#10;LG16oHqCCGwd1AWVUSI4dHW8Es4Urq6VkDkHymY4+C2b1wa8zLmQOegPNuH/oxXfNq/+JZANW48z&#10;pDBl0dbBpC/pY23JRze3dzdjsm9X8uvRZDycjDvjZBuZIMB4Mr4eDgggCEHB3S2hibM4Uok1xs/S&#10;ZVrYfMXYOV/1ETR9JFrbh4Hqlyqnc+UiZ1S5wBlVbtkJ8BDTuqQ1hWx7oqU5SmEkNKzTGX3+kaqe&#10;8MZt5JvLK2NKskuvl32c1fYSdZ5ij+i/PvMdPLmwpMf130t8r6JHCO1Qdn6mNLOxh9TJ5FNz0WlV&#10;LZTWKTUMq+WjDmwD5OIiP/u6nMG0Tc4NR5NcQ6B7WGsgu4XxVcnRrrJjZ0vOmAf5+ROzDxifAJtO&#10;QWboKmdUpIuvlSn5lFZ3PxsJ1Sdbsbjz1CssdQyehKHhTEvqLxTkYxNB6b/jyBhtyavjyU5RbJct&#10;U5TWKHGlP0tX7V4CQy8WiuR+BYwvEKgNDGl3ag207881BNKiv1i6e9PpXfIp5sH1NB/8cDqzPJ0B&#10;KxpH55bs7MLHSKPuDFr3cR1drdJlyDI7KfsBXflc6X17Sj3ldJxRxyY6/wUAAP//AwBQSwMEFAAG&#10;AAgAAAAhAEcsHGbZAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrK3GjdjlE&#10;IcSp2kocOdCfQ25OvCQBex3FbhvenoULXFYazWj2m3IzeyeuOMUhkIb1SoFAaoMdqNNwOr485CBi&#10;MmSNC4QavjDCplrclaaw4UZveD2kTnAJxcJo6FMaCylj26M3cRVGJPbew+RNYjl10k7mxuXeyUel&#10;MunNQPyhNyPue2w/Dxev4Uzz6+4jq2sn01nmzak+ul2t9f1y3j6DSDinvzD84DM6VMzUhAvZKJwG&#10;HpJ+L3tPKmfZcChbK5BVKf/TV98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAuDxqX4UC&#10;AACMBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEARywc&#10;ZtkAAAAFAQAADwAAAAAAAAAAAAAAAADfBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" adj="-11796480,,5400" path="m,l,1009650r5753100,l5753100,,,xe" strokeweight="1pt">
+                <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" miterlimit="5243f" joinstyle="miter"/>
+                <v:formulas/>
+                <v:path arrowok="t" o:extrusionok="f" o:connecttype="custom" textboxrect="0,0,5753100,1009650"/>
+                <v:textbox inset="7pt,3pt,7pt,3pt">
+                  <w:txbxContent>
+                    <w:p w14:paraId="79BCCE4B" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="0057113E">
+                      <w:pPr>
+                        <w:textDirection w:val="btLr"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:anchorlock/>
+              </v:shape>
+            </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A1AF7F9" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="00503492">
       <w:r>
         <w:t xml:space="preserve">4. What are the main objectives of your </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>organisation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="3A9F5908" wp14:editId="0E2766EB">
                 <wp:extent cx="5756275" cy="1127125"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="13" name="Freeform: Shape 13"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="2474213" y="3222788"/>
                           <a:ext cx="5743575" cy="1114425"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="5743575" h="1114425" extrusionOk="0">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
@@ -698,100 +600,85 @@
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="8000"/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="3487F465" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="0057113E">
                             <w:pPr>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="88900" tIns="38100" rIns="88900" bIns="38100" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...31 lines deleted...]
-            </w:drawing>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="3A9F5908" id="Freeform: Shape 13" o:spid="_x0000_s1029" style="width:453.25pt;height:88.75pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" coordsize="5743575,1114425" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3ZpEOjAIAAIwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjp2ksUN6hRDuwwD&#10;irVAuw9gZDkWptskJXH+fpQc57IMGDDMDzIlUUeHhxTv7jslyZY7L4yuaH4zooRrZmqh1xX9/rb8&#10;UFLiA+gapNG8onvu6f3i/bu7nZ3zwrRG1twRBNF+vrMVbUOw8yzzrOUK/I2xXONmY5yCgFO3zmoH&#10;O0RXMitGo4/ZzrjaOsO497j62G/SRcJvGs7Cc9N4HoisKHILaXRpXMUxW9zBfO3AtoIdaMA/sFAg&#10;NF56hHqEAGTjxBWUEswZb5pww4zKTNMIxlMMGE0++i2a1xYsT7GgON4eZfL/D5Z9277aF4cy7Kyf&#10;ezRjFF3jVPwjP9JVtJjMJkU+pmRf0XFRFLOy7IXjXSAMHaazyXg6m1LC0CPP88mkmEaP7ATFNj58&#10;4SbBwvbJh175erCgHSzW6cF0mL+YOZkyFyjBzDlKMHOrnoCFEM9FrtEkuzMu7YkKQaJuE2v0+UfM&#10;evRXZsvfTDoZYpBYHUg+VQTSPu1Kfe11GeLgMfxtwjtqciXJ4Df8r/0HFoMHk8bzXs8YZhL2GDqy&#10;PRfXGynqpZAyhubdevUgHdkCqrhM3yEvF25SR+XyYjZCFRjgO2wkoNxM2bqiXq+TYhdHLpBH6fsT&#10;snU+PIJvewYJoc+cEgEfvhSqoiWe7hdbDvVnXZOwt9grNHYMGol5RYnk2F/QSGUTQMi/+6EwUqNW&#10;p8qOVuhWHREY1jhixZWVqfcvjnjLlgLpPoEPL+CwDeR4O7YGvPfnBhxykV81vr2yvI06hTQZl3mc&#10;uPOd1fkOaNYarFuUszcfAs76GtTm0yaYRsTHkGj2VA4TfPIp04f2FHvK+Tx5nZro4hcAAAD//wMA&#10;UEsDBBQABgAIAAAAIQD5tc8E2wAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI+xTsNAEER7JP7h&#10;tEg0ETmD5CQYnyMUoKLC0NCtfRvb4Nszvotj/p6FJjQjrWY08zbfzq5XE42h82zgepmAIq697bgx&#10;8Pb6dLUBFSKyxd4zGfimANvi/CzHzPojv9BUxkZJCYcMDbQxDpnWoW7JYVj6gVi8vR8dRjnHRtsR&#10;j1Luen2TJCvtsGNZaHGgXUv1Z3lwBj7K5ynBwW3SPS6a96+H3WO1KI25vJjv70BFmuMpDL/4gg6F&#10;MFX+wDao3oA8Ev9UvNtklYKqJLRep6CLXP+nL34AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAd2aRDowCAACMBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA+bXPBNsAAAAFAQAADwAAAAAAAAAAAAAAAADmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAO4FAAAAAA==&#10;" adj="-11796480,,5400" path="m,l,1114425r5743575,l5743575,,,xe" strokeweight="1pt">
+                <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" miterlimit="5243f" joinstyle="miter"/>
+                <v:formulas/>
+                <v:path arrowok="t" o:extrusionok="f" o:connecttype="custom" textboxrect="0,0,5743575,1114425"/>
+                <v:textbox inset="7pt,3pt,7pt,3pt">
+                  <w:txbxContent>
+                    <w:p w14:paraId="3487F465" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="0057113E">
+                      <w:pPr>
+                        <w:textDirection w:val="btLr"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:anchorlock/>
+              </v:shape>
+            </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="57A7EC0A" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="00503492">
       <w:r>
         <w:t>5. State your geographical area of operation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60171AA4" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="00503492">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="18A40523" wp14:editId="6765D94B">
                 <wp:extent cx="5699125" cy="479425"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="16" name="Freeform: Shape 16"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="2502788" y="3546638"/>
                           <a:ext cx="5686425" cy="466725"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="5686425" h="466725" extrusionOk="0">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
@@ -818,99 +705,84 @@
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="8000"/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="42D612C3" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="0057113E">
                             <w:pPr>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="88900" tIns="38100" rIns="88900" bIns="38100" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...31 lines deleted...]
-            </w:drawing>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="18A40523" id="Freeform: Shape 16" o:spid="_x0000_s1030" style="width:448.75pt;height:37.75pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" coordsize="5686425,466725" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBYT2VkiQIAAIgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtq51g3qFEOzDAOK&#10;tUC7D2BkORam2yQlcf5+lBzn0gwYMMwPMiVRR4eHFO8fWiXJljsvjC7p4CanhGtmKqHXJf3xtvxU&#10;UOID6Aqk0byke+7pw/zjh/udnfGhaYysuCMIov1sZ0vahGBnWeZZwxX4G2O5xs3aOAUBp26dVQ52&#10;iK5kNszzabYzrrLOMO49ri66TTpP+HXNWXiua88DkSVFbiGNLo2rOGbze5itHdhGsAMN+AcWCoTG&#10;S49QCwhANk5cQSnBnPGmDjfMqMzUtWA8xYDRDPJ30bw2YHmKBcXx9iiT/3+w7Pv21b44lGFn/cyj&#10;GaNoa6fiH/mRtqTDST68LTCT+5KOJuPpdFR0wvE2EIYOk2kxHQ8nlDD0wP1btBEyOyGxjQ9fuUmo&#10;sH3yoRO+6i1oeou1ujcdpi8mTqbEBUowcY4STNyqu99CiOci1WiS3RmV5siEIE23iRX6/DPmPLor&#10;s+VvJh0MMUSsDaSe6gFZn3alvva6CLB36P82wR0Fea9H79b/r917Dr0Hk8bzTswYY1L1GDdyPVfW&#10;GymqpZAyBubdevUoHdkCSrhM3yEpF25SR9kGw9scNWCAb7CWgFozZauSer1Oel0cuUDO0/cnZOt8&#10;WIBvOgYJoUubEgEfvRSqpAWe7hYbDtUXXZGwt9gnNHYLGol5RYnk2FvQSDUTQMi/+6EwUqNWp6qO&#10;VmhXLREY1jhixZWVqfYvjnjLlgLpPoEPL+CwBQzwdmwLeO+vDTjkIr9pfHdFcRd1CmkyKgZx4s53&#10;Vuc7oFljsGhRzs58DDjrKlCbz5tgahFfQqLZUTlM8LmnTB9aU+wn5/PkdWqg898AAAD//wMAUEsD&#10;BBQABgAIAAAAIQDn/XQC3AAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Ra8JAEITfC/6HY4W+&#10;1UuFRJvmIiKWgkKh2h+w5tYkNrcXcpcY/32vfakvC8MMM99mq9E0YqDO1ZYVPM8iEMSF1TWXCr6O&#10;b09LEM4ja2wsk4IbOVjlk4cMU22v/EnDwZcilLBLUUHlfZtK6YqKDLqZbYmDd7adQR9kV0rd4TWU&#10;m0bOoyiRBmsOCxW2tKmo+D70RoFMhvf2kuy2a5nssDje+v18/6HU43Rcv4LwNPr/MPziB3TIA9PJ&#10;9qydaBSER/zfDd7yZRGDOClYxDHIPJP38PkPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AFhPZWSJAgAAiAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAOf9dALcAAAABAEAAA8AAAAAAAAAAAAAAAAA4wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" adj="-11796480,,5400" path="m,l,466725r5686425,l5686425,,,xe" strokeweight="1pt">
+                <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" miterlimit="5243f" joinstyle="miter"/>
+                <v:formulas/>
+                <v:path arrowok="t" o:extrusionok="f" o:connecttype="custom" textboxrect="0,0,5686425,466725"/>
+                <v:textbox inset="7pt,3pt,7pt,3pt">
+                  <w:txbxContent>
+                    <w:p w14:paraId="42D612C3" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="0057113E">
+                      <w:pPr>
+                        <w:textDirection w:val="btLr"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:anchorlock/>
+              </v:shape>
+            </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="7165EBB4" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="00503492">
       <w:r>
         <w:t>6. State how many young people (under 25years old) in the Norton Foundation catchment area would be directly helped by any grant received. Please give the number.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E104855" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="00503492">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="494DFA52" wp14:editId="4F890117">
                 <wp:extent cx="555625" cy="279400"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="15" name="Freeform: Shape 15"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="5074538" y="3646650"/>
                           <a:ext cx="542925" cy="266700"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="542925" h="266700" extrusionOk="0">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
@@ -937,99 +809,84 @@
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="8000"/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="2D3CDC95" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="0057113E">
                             <w:pPr>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="88900" tIns="38100" rIns="88900" bIns="38100" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...31 lines deleted...]
-            </w:drawing>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="494DFA52" id="Freeform: Shape 15" o:spid="_x0000_s1031" style="width:43.75pt;height:22pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" coordsize="542925,266700" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPZpWlhwIAAIQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuK2zAQfS/0H4Teu3aumw1xlrJpSmHp&#10;Bnb7AYosx6K6VVIS5+87I8e5bAqFUj/YI2l0fM4ZaWaPjVZkJ3yQ1hS0d5dTIgy3pTSbgv54W36a&#10;UBIiMyVT1oiCHkSgj/OPH2Z7NxV9W1tVCk8AxITp3hW0jtFNsyzwWmgW7qwTBhYr6zWLMPSbrPRs&#10;D+haZf08H2d760vnLRchwOyiXaTzhF9VgseXqgoiElVQ4BbT26f3Gt/ZfMamG89cLfmRBvsHFppJ&#10;Az89QS1YZGTr5Q2UltzbYKt4x63ObFVJLpIGUNPL36l5rZkTSQuYE9zJpvD/YPn33atbebBh78I0&#10;QIgqmspr/AI/0hR0lN8PRwOo5KGgg/FwPB4djRNNJBwThv2H/ogSDgn98fg+T+vZGYhvQ/wqbAJl&#10;u+cQW9/LLmJ1F/HGdKGH6mHdVKpbpATq5imBuq3bujkWcR8yxZDsz0zqExECJP0Wz+fLT6w4Zmu7&#10;E2827YsoEE4GMO9In1eVuc260tcldF+X4Do73rvRZXXfm+yOQZfAlQ0CrAInUeApSKJh8tLWYJUs&#10;l1IplBX8Zv2kPNkx8G+ZHrQMtlylKYOe9fpYMMIZ3L9KMTCaa1cWNJhNcutqyxVynp4/ITsf4oKF&#10;umWQENqaaRnhwiupCzqB3e1kLVj5xZQkHhz0CAOdgiKxoClRAvoKBOnARCbV3/NApTIg9nyiMYrN&#10;uiESZI0QC2fWtjysPAmOLyXQfWYhrpiH69+Dv0NLgP/+2jIPXNQ3A3duMnlAn2IaDCY9HPjLlfXl&#10;CjO8tnBiwc42fIowas+fsZ+30VYSr0Gi2VI5DuCqp1Id2xL2kstxyjo3z/lvAAAA//8DAFBLAwQU&#10;AAYACAAAACEAf7EklNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KgD&#10;KrSEbCpUiTs0CMHNibdxqL0OsdOkf4/hApeVRjOaeVtsZmfFkYbQeUa4XmQgiBuvO24RXqunqzWI&#10;EBVrZT0TwokCbMrzs0Ll2k/8QsddbEUq4ZArBBNjn0sZGkNOhYXviZO394NTMcmhlXpQUyp3Vt5k&#10;2Z10quO0YFRPW0PNYTc6hMk6+vistm9zddg/n77uV+Z9rBEvL+bHBxCR5vgXhh/8hA5lYqr9yDoI&#10;i5Aeib83eevVLYgaYbnMQJaF/M9efgMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDPZpWl&#10;hwIAAIQFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB/&#10;sSSU2QAAAAMBAAAPAAAAAAAAAAAAAAAAAOEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" adj="-11796480,,5400" path="m,l,266700r542925,l542925,,,xe" strokeweight="1pt">
+                <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" miterlimit="5243f" joinstyle="miter"/>
+                <v:formulas/>
+                <v:path arrowok="t" o:extrusionok="f" o:connecttype="custom" textboxrect="0,0,542925,266700"/>
+                <v:textbox inset="7pt,3pt,7pt,3pt">
+                  <w:txbxContent>
+                    <w:p w14:paraId="2D3CDC95" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="0057113E">
+                      <w:pPr>
+                        <w:textDirection w:val="btLr"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:anchorlock/>
+              </v:shape>
+            </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="01B3CD1C" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="00503492">
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">7. State how any grant received will be used exclusively for young people under the age of 25? </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="55FBBF5F" wp14:editId="35E98E8E">
                 <wp:extent cx="5699125" cy="1127125"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="12" name="Freeform: Shape 12"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="2502788" y="3222788"/>
                           <a:ext cx="5686425" cy="1114425"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="5686425" h="1114425" extrusionOk="0">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
@@ -1056,105 +913,90 @@
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="8000"/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="41D16AD5" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="0057113E">
                             <w:pPr>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="88900" tIns="38100" rIns="88900" bIns="38100" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...31 lines deleted...]
-            </w:drawing>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="55FBBF5F" id="Freeform: Shape 12" o:spid="_x0000_s1032" style="width:448.75pt;height:88.75pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" coordsize="5686425,1114425" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCloO1giAIAAIwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vvrSNvWCOsXQLsOA&#10;Yg3Q7gMYWY6F6TZJSZy/HyXHuSwDBgzzg01a1NHhIcX7h15JsuHOC6NrWlzllHDNTCP0qqbf3+Yf&#10;Kkp8AN2ANJrXdMc9fZi9f3e/tVNems7IhjuCINpPt7amXQh2mmWedVyBvzKWa1xsjVMQ0HWrrHGw&#10;RXQlszLPJ9nWuMY6w7j3+PdpWKSzhN+2nIWXtvU8EFlT5BbS26X3Mr6z2T1MVw5sJ9ieBvwDCwVC&#10;46EHqCcIQNZOXEApwZzxpg1XzKjMtK1gPOWA2RT5b9m8dmB5ygXF8fYgk/9/sOzb5tUuHMqwtX7q&#10;0YxZ9K1T8Yv8SF/T8jYv7yqs5K6m12WZ7CQc7wNhGHA7qSY35S0lDCOKoriJDkZkRyi29uELNwkW&#10;Ns8+DMo3owXdaLFej6bD+sXKyVS5QAlWzlGClVsOlbMQ4r7INZpke8KlO1IhSNStY4++/IhVj/HK&#10;bPibSTtDTBK7A8mnjkDax1WpL6POUxwjxq9NeAdNLiQZ48bvZfzIYoxg0ng+6BnTTMIeUke2p+J6&#10;I0UzF1LG1LxbLR+lIxtAFefp2dflLEzqqFxR3uWoAgO8h60ElJsp29TU61VS7GzLGXKenj8hW+fD&#10;E/huYJAQhsopEfDiS6FqWuHu4WfHofmsGxJ2FmeFxolBIzGvKJEc5wsaqW0CCPn3OBRGatTq2NnR&#10;Cv2yJwLTmkSs+Gdpmt3CEW/ZXCDdZ/BhAQ7HQIGn42jAc3+uwSEX+VXj3auqj1GnkJzrqoiOO11Z&#10;nq6AZp3BvkU5B/MxoDf0oDaf1sG0Il6GRHOgsnfwyqdK78dTnCmnfoo6DtHZLwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAEBZ4pDcAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxY&#10;WhBsLU0nhATapRLbuHDLGq+pSJyuybby7zFc4GLZek/P36uWk3fihGPsAynIZxkIpDaYnjoF79uX&#10;mwWImDQZ7QKhgi+MsKwvLypdmnCmNZ42qRMcQrHUCmxKQyllbC16HWdhQGJtH0avE59jJ82ozxzu&#10;nbzNsgfpdU/8weoBny22n5ujV9C8Nn1efKyclfl2f1gdirfmrlHq+mp6egSRcEp/ZvjBZ3SomWkX&#10;jmSicAq4SPqdrC2K+T2IHZvmvMi6kv/p628AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;paDtYIgCAACMBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAQFnikNwAAAAFAQAADwAAAAAAAAAAAAAAAADiBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" adj="-11796480,,5400" path="m,l,1114425r5686425,l5686425,,,xe" strokeweight="1pt">
+                <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" miterlimit="5243f" joinstyle="miter"/>
+                <v:formulas/>
+                <v:path arrowok="t" o:extrusionok="f" o:connecttype="custom" textboxrect="0,0,5686425,1114425"/>
+                <v:textbox inset="7pt,3pt,7pt,3pt">
+                  <w:txbxContent>
+                    <w:p w14:paraId="41D16AD5" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="0057113E">
+                      <w:pPr>
+                        <w:textDirection w:val="btLr"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:anchorlock/>
+              </v:shape>
+            </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="69D051C2" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="0057113E"/>
     <w:p w14:paraId="77DD6E38" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="00503492">
       <w:r>
         <w:t>8. Give a detailed summary of how any grant received will be used.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="5C0EBEC4" wp14:editId="3CB95599">
                 <wp:extent cx="5699125" cy="4651375"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="11" name="Freeform: Shape 11"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="2502788" y="1460663"/>
                           <a:ext cx="5686425" cy="4638675"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="5686425" h="4638675" extrusionOk="0">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
@@ -1181,116 +1023,101 @@
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="8000"/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="7F89D266" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="0057113E">
                             <w:pPr>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="88900" tIns="38100" rIns="88900" bIns="38100" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...31 lines deleted...]
-            </w:drawing>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="5C0EBEC4" id="Freeform: Shape 11" o:spid="_x0000_s1033" style="width:448.75pt;height:366.25pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" coordsize="5686425,4638675" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCtagZZiwIAAIwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtpJG8cL6hRDuwwD&#10;ijVAuw9gZDkWptskJXH+fpQc57IMGDDMDzIlUUeHhxTvHzolyZY7L4yu6Ogmp4RrZmqh1xX9/rb4&#10;UFLiA+gapNG8onvu6cP8/bv7nZ3xsWmNrLkjCKL9bGcr2oZgZ1nmWcsV+BtjucbNxjgFAadundUO&#10;doiuZDbO8yLbGVdbZxj3Hlef+k06T/hNw1l4aRrPA5EVRW4hjS6Nqzhm83uYrR3YVrADDfgHFgqE&#10;xkuPUE8QgGycuIJSgjnjTRNumFGZaRrBeIoBoxnlv0Xz2oLlKRYUx9ujTP7/wbJv21e7dCjDzvqZ&#10;RzNG0TVOxT/yI11Fx5N8PC0xk3tM8V2RF8VtLxzvAmHoMCnK4m48oYShx11xWxbTSfTITlBs48MX&#10;bhIsbJ996JWvBwvawWKdHkyH+YuZkylzgRLMnKMEM7fqCVgI8VzkGk2yO+PSnqgQJOo2sUZffsSs&#10;R39ltvzNpJMhBonVgeRTRSDt067U116XIQ4ew98mvKMmV5IMfsP/2n9gMXgwaTzv9YxhJmGPoSPb&#10;c3G9kaJeCCljaN6tV4/SkS2giov0HfJy4SZ1VG40nuaoAgN8h40ElJspW1fU63VS7OLIBXKevj8h&#10;W+fDE/i2Z5AQ+swpEfDhS6EqWuLpfrHlUH/WNQl7i71CY8egkZhXlEiO/QWNVDYBhPy7HwojNWp1&#10;quxohW7VEYFhTSNWXFmZer90xFu2EEj3GXxYgsM2MMLbsTXgvT834JCL/Krx7ZXlx6hTSJPbchQn&#10;7nxndb4DmrUG6xbl7M3HgLO+BrX5tAmmEfExJJo9lcMEn3zK9KE9xZ5yPk9epyY6/wUAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAArUsyfeAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAQhe8m/ofN&#10;mHghsC1YwNotMQYNV5GD3obu0DZ0ZzfdBaq/3tWLXiZ5eS/vfVOsBtOJM/W+tawgnSQgiCurW64V&#10;7N6ex0sQPiBr7CyTgk/ysCqvrwrMtb3wK523oRaxhH2OCpoQXC6lrxoy6CfWEUfvYHuDIcq+lrrH&#10;Syw3nZwmyVwabDkuNOjoqaHquD0ZBevRxh1dnb2/3I1mLv342lWHdK3U7c3w+AAi0BD+wvCDH9Gh&#10;jEx7e2LtRacgPhJ+b/SW94sMxF7BYjbNQJaF/E9ffgMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQCtagZZiwIAAIwFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAK1LMn3gAAAAUBAAAPAAAAAAAAAAAAAAAAAOUEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAA8AUAAAAA&#10;" adj="-11796480,,5400" path="m,l,4638675r5686425,l5686425,,,xe" strokeweight="1pt">
+                <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" miterlimit="5243f" joinstyle="miter"/>
+                <v:formulas/>
+                <v:path arrowok="t" o:extrusionok="f" o:connecttype="custom" textboxrect="0,0,5686425,4638675"/>
+                <v:textbox inset="7pt,3pt,7pt,3pt">
+                  <w:txbxContent>
+                    <w:p w14:paraId="7F89D266" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="0057113E">
+                      <w:pPr>
+                        <w:textDirection w:val="btLr"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:anchorlock/>
+              </v:shape>
+            </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="04DA5D06" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="00503492">
       <w:r>
         <w:t xml:space="preserve">9. What is the amount of the grant you are requesting, and what percentage of the total project cost does this represent? </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Grant requested</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Percentage of total cost</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="482F5A43" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="00503492">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="2D1593BE" wp14:editId="2FD1AC9A">
                 <wp:extent cx="555625" cy="247650"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="21" name="Freeform: Shape 21"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="5074538" y="3662525"/>
                           <a:ext cx="542925" cy="234950"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="542925" h="234950" extrusionOk="0">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
@@ -1324,104 +1151,96 @@
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="3795C6C2" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="00503492">
                             <w:pPr>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="Calibri"/>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>£</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="88900" tIns="38100" rIns="88900" bIns="38100" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...31 lines deleted...]
-            </w:drawing>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="2D1593BE" id="Freeform: Shape 21" o:spid="_x0000_s1034" style="width:43.75pt;height:19.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" coordsize="542925,234950" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEz0YuiQIAAIQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vthxmjQJ6hRDuwwD&#10;ijVAuw9QZDkWpttEJXH+fpQc59IOGDDMDzIlUdQ5hxTv7lutyE54kNaUdDjIKRGG20qaTUl/vC4/&#10;TSmBwEzFlDWipAcB9H7x8cPd3s1FYRurKuEJBjEw37uSNiG4eZYBb4RmMLBOGNysrdcs4NRvssqz&#10;PUbXKivyfJLtra+ct1wA4Opjt0kXKX5dCx6e6xpEIKqkiC2k0adxHcdsccfmG89cI/kRBvsHFJpJ&#10;g5eeQj2ywMjWy3ehtOTegq3DgFud2bqWXCQOyGaYv2Hz0jAnEhcUB9xJJvh/Yfn33YtbeZRh72AO&#10;aEYWbe11/CM+0pZ0nN/ejEeYyUNJR5NJMS7GnXCiDYRHh5tihmuEo0MxupmNk7DZORDfQvgqbArK&#10;dk8QOt2r3mJNb/HW9KbH7MW8qZS3QAnmzVOCeVt31zsW4rmINJpkf0bSnIAQBOm3sT6ff8aMR29t&#10;d+LVpnMhEsTKQOQ96POuMu+9rvj1Dv3fpXC9HG/V6L36/zvvHkHvwJUFgVKhkpHgyUikcfFSVrBK&#10;VkupVKQFfrN+UJ7sGOq3TF+UDI9cuSkTNRsWtzkqwBm+v1oxFJprV5UUzCapdXXkKnKevj9Fdh7C&#10;I4OmQ5AidDnTMuCDV1KXdIqnu8VGsOqLqUg4OOwRBjsFjcBAU6IE9hU0UsEEJtXf/ZClMkj2XNHR&#10;Cu26JRJpTWOsuLK21WHlCTi+lAj3iUFYMY/Pf4i3Y0vAe39tmUcs6pvBNzedzqJOIU1G02Gc+Mud&#10;9eUOM7yxWLEoZ2c+BJx19Wfs522wtYzPIMHsoBwn+NRTqo5tKfaSy3nyOjfPxW8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQDTtaTJ2wAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9RSwMxEITfBf9DWMEX&#10;sTkr1fO8vSJKQRAK1v6ANNnenV42IUmvp7/e6Iu+LAwzzHxbLyc7iJFC7B0jXM0KEMTamZ5bhO3b&#10;6rIEEZNiowbHhPBJEZbN6UmtKuOO/ErjJrUil3CsFEKXkq+kjLojq+LMeeLs7V2wKmUZWmmCOuZy&#10;O8h5UdxIq3rOC53y9NiR/tgcLMJaz58tl++l33751bi4eNnrp4B4fjY93ININKW/MPzgZ3RoMtPO&#10;HdhEMSDkR9LvzV55uwCxQ7i+K0A2tfzP3nwDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;BM9GLokCAACEBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA07WkydsAAAADAQAADwAAAAAAAAAAAAAAAADjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" adj="-11796480,,5400" path="m,l,234950r542925,l542925,,,xe" strokeweight="1pt">
+                <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" miterlimit="5243f" joinstyle="miter"/>
+                <v:formulas/>
+                <v:path arrowok="t" o:extrusionok="f" o:connecttype="custom" textboxrect="0,0,542925,234950"/>
+                <v:textbox inset="7pt,3pt,7pt,3pt">
+                  <w:txbxContent>
+                    <w:p w14:paraId="3795C6C2" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="00503492">
+                      <w:pPr>
+                        <w:textDirection w:val="btLr"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>£</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:anchorlock/>
+              </v:shape>
+            </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="19D75BDA" wp14:editId="75EB6DBE">
                 <wp:extent cx="555625" cy="247650"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="17" name="Freeform: Shape 17"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="5074538" y="3662525"/>
                           <a:ext cx="542925" cy="234950"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="542925" h="234950" extrusionOk="0">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
@@ -1455,125 +1274,117 @@
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="21F7600F" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="00503492">
                             <w:pPr>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="Calibri"/>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>%</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="88900" tIns="38100" rIns="88900" bIns="38100" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...31 lines deleted...]
-            </w:drawing>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="19D75BDA" id="Freeform: Shape 17" o:spid="_x0000_s1035" style="width:43.75pt;height:19.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" coordsize="542925,234950" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLEm1GiQIAAIQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vthxmjQJ6hRDuwwD&#10;ijVAuw9gZDkWptskJXH+fpQc59IOGDDMDzIlUdQ5hxTv7lslyY47L4wu6XCQU8I1M5XQm5L+eF1+&#10;mlLiA+gKpNG8pAfu6f3i44e7vZ3zwjRGVtwRDKL9fG9L2oRg51nmWcMV+IGxXONmbZyCgFO3ySoH&#10;e4yuZFbk+STbG1dZZxj3Hlcfu026SPHrmrPwXNeeByJLithCGl0a13HMFncw3ziwjWBHGPAPKBQI&#10;jZeeQj1CALJ14l0oJZgz3tRhwIzKTF0LxhMHZDPM37B5acDyxAXF8fYkk/9/Ydn33YtdOZRhb/3c&#10;oxlZtLVT8Y/4SFvScX57Mx5hJg8lHU0mxbgYd8LxNhAWHW6KGa4Rhg7F6GY2TsJm50Bs68NXblJQ&#10;2D350Ole9RY0vcVa3ZsOsxfzJlPeAiWYN0cJ5m3dXW8hxHMRaTTJ/oykOQEhCNJtY30+/4wZj97K&#10;7PirSedCJIiVgch70Oddqd97XfHrHfq/TeF6Od6q0Xv1/3fePYLegUnjOUqFSkaCJyORxsVLWb2R&#10;oloKKSMt7zbrB+nIDlC/ZfqiZHjkyk3qqNmwuM1RAQb4/moJKDRTtiqp15uk1tWRq8h5+v4U2Tof&#10;HsE3HYIUocuZEgEfvBSqpFM83S02HKovuiLhYLFHaOwUNALzihLJsa+gkQomgJB/90OWUiPZc0VH&#10;K7TrlgikNYux4sraVIeVI96ypUC4T+DDChw+/yHeji0B7/21BYdY5DeNb246nUWdQpqMpsM4cZc7&#10;68sd0KwxWLEoZ2c+BJx19afN520wtYjPIMHsoBwn+NRTqo5tKfaSy3nyOjfPxW8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQDTtaTJ2wAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9RSwMxEITfBf9DWMEX&#10;sTkr1fO8vSJKQRAK1v6ANNnenV42IUmvp7/e6Iu+LAwzzHxbLyc7iJFC7B0jXM0KEMTamZ5bhO3b&#10;6rIEEZNiowbHhPBJEZbN6UmtKuOO/ErjJrUil3CsFEKXkq+kjLojq+LMeeLs7V2wKmUZWmmCOuZy&#10;O8h5UdxIq3rOC53y9NiR/tgcLMJaz58tl++l33751bi4eNnrp4B4fjY93ININKW/MPzgZ3RoMtPO&#10;HdhEMSDkR9LvzV55uwCxQ7i+K0A2tfzP3nwDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;SxJtRokCAACEBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA07WkydsAAAADAQAADwAAAAAAAAAAAAAAAADjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" adj="-11796480,,5400" path="m,l,234950r542925,l542925,,,xe" strokeweight="1pt">
+                <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" miterlimit="5243f" joinstyle="miter"/>
+                <v:formulas/>
+                <v:path arrowok="t" o:extrusionok="f" o:connecttype="custom" textboxrect="0,0,542925,234950"/>
+                <v:textbox inset="7pt,3pt,7pt,3pt">
+                  <w:txbxContent>
+                    <w:p w14:paraId="21F7600F" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="00503492">
+                      <w:pPr>
+                        <w:textDirection w:val="btLr"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>%</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:anchorlock/>
+              </v:shape>
+            </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BA6A730" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="00503492">
       <w:r>
         <w:t xml:space="preserve">10. The following documents are enclosed: (please delete which are not applicable) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2368B707" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="00503492">
       <w:r>
         <w:t>latest audited accounts; latest unaudited accounts: latest management accounts; budget for the current year, other financial statements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0342522D" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="00503492">
       <w:r>
         <w:t>11. Explain the result or impact of the last grant (if any) received from the Norton Foundation.  What difference did it make? How did you measure the project’s success?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="63DE1106" wp14:editId="59400EE3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>114300</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>457200</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5651500" cy="1108075"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
                 <wp:docPr id="19" name="Freeform: Shape 19"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="2526600" y="3232313"/>
                           <a:ext cx="5638800" cy="1095375"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
@@ -1608,114 +1419,91 @@
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="8000"/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="18C9500D" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="0057113E">
                             <w:pPr>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="88900" tIns="45700" rIns="88900" bIns="45700" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...39 lines deleted...]
-            </w:drawing>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="63DE1106" id="Freeform: Shape 19" o:spid="_x0000_s1036" style="position:absolute;margin-left:9pt;margin-top:36pt;width:445pt;height:87.25pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5638800,1095375" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCJdm26hgIAAI0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuK2zAQfS/0H4Teu7aTJpsNcZayaUph&#10;6QZ2+wGKLMeiulWjJM7fdyTHuTSFQqkN1sg6Gp05M5rZY6sV2QkP0pqSFnc5JcJwW0mzKen3t+WH&#10;CSUQmKmYskaU9CCAPs7fv5vt3VQMbGNVJTxBJwame1fSJgQ3zTLgjdAM7qwTBhdr6zULOPWbrPJs&#10;j961ygZ5Ps721lfOWy4A8O+iW6Tz5L+uBQ8vdQ0iEFVS5BbS16fvOn6z+YxNN565RvIjDfYPLDST&#10;Bg89uVqwwMjWyxtXWnJvwdbhjlud2bqWXKQYMJoi/y2a14Y5kWJBccCdZIL/55Z/2726lUcZ9g6m&#10;gGaMoq29jiPyI21JB6PBeJyjfIeSDgf4FsNOONEGwhEwGg8nkwjgiCjyh9HwfhQR2dkV30L4Imxy&#10;y3bPEDrlq95iTW/x1vSmx/zFzKmUuUAJZs5TgplbdwQcC3Ff5BpNsr/g0pypECTqt7FGX37ErEe8&#10;tjvxZtPOEIPswksVgbTPq8rcoq5D7BH96JK/kyY3kvS4frzF9yx6BFcWRKdnDDMJewod2V6KC1bJ&#10;aimViqGB36yflCc7hiou03PMyxVMmahcMbhPOWR4D2vFUG6uXVVSMJuk2NWWK895ev7k2XkICwZN&#10;xyB56DKnZcCLr6QuKVbO8SI2glWfTUXCwWGvMNgxaCQGmhIlsL+gkcomMKn+jkNhlEGtzpUdrdCu&#10;WyIxrCIdGn+tbXVYeQKOLyXyfWYQVsxjHyjweOwNePDPLfNIRn01ePkmk4coVEiTj6Okmr9cWV+u&#10;MMMbi4WLenbmU8BZV4TGftoGW8t4GxLPjspxgnc+pfrYn2JTuZwn1LmLzn8BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCfuJKb4gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUhcUOsQ&#10;SCkhTgVIUA4g0YL4ubnxkkTE68h228DTsz3R02p2VrPfFLPBdmKDPrSOFJyOExBIlTMt1QpeX+5G&#10;UxAhajK6c4QKfjDArDw8KHRu3JYWuFnGWnAIhVwraGLscylD1aDVYex6JPa+nLc6svS1NF5vOdx2&#10;Mk2SibS6Jf7Q6B5vG6y+l2ur4OPzzZ74s8eHxVOY3z/fVFn9/pspdXw0XF+BiDjE/2PY4TM6lMy0&#10;cmsyQXSsp1wlKrhIebJ/mewWKwXp+SQDWRZyv0H5BwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAIl2bbqGAgAAjQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAJ+4kpviAAAACQEAAA8AAAAAAAAAAAAAAAAA4AQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAADvBQAAAAA=&#10;" adj="-11796480,,5400" path="m,l,1095375r5638800,l5638800,,,xe" strokeweight="1pt">
+                <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" miterlimit="5243f" joinstyle="miter"/>
+                <v:formulas/>
+                <v:path arrowok="t" o:extrusionok="f" o:connecttype="custom" textboxrect="0,0,5638800,1095375"/>
+                <v:textbox inset="7pt,1.2694mm,7pt,1.2694mm">
+                  <w:txbxContent>
+                    <w:p w14:paraId="18C9500D" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="0057113E">
+                      <w:pPr>
+                        <w:textDirection w:val="btLr"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="22573887" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="0057113E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07206505" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="00503492">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>12. If successful in obtaining VOCATIONAL DEVELOPMENT/PROJECT GRANT, how will you acknowledge the Norton Foundation?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="0987F009" wp14:editId="3F104D61">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>114300</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>393700</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5651500" cy="993775"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
                 <wp:docPr id="7" name="Freeform: Shape 7"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="2526600" y="3289463"/>
                           <a:ext cx="5638800" cy="981075"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
@@ -1750,91 +1538,68 @@
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="8000"/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="642D1D0C" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="0057113E">
                             <w:pPr>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="88900" tIns="45700" rIns="88900" bIns="45700" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...39 lines deleted...]
-            </w:drawing>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="0987F009" id="Freeform: Shape 7" o:spid="_x0000_s1037" style="position:absolute;margin-left:9pt;margin-top:31pt;width:445pt;height:78.25pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5638800,981075" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDmpqVbiAIAAIkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtpOmtQN6hRDswwD&#10;irVAuw9gZDkWptskJXH+fpQc59IOGDDMDxJlUUeHhxTv7jslyZY7L4yuaHGVU8I1M7XQ64r+eF1+&#10;KinxAXQN0mhe0T339H7+8cPdzs74yLRG1twRBNF+trMVbUOwsyzzrOUK/JWxXONmY5yCgEu3zmoH&#10;O0RXMhvl+TTbGVdbZxj3Hv8u+k06T/hNw1l4ahrPA5EVRW4hjS6Nqzhm8zuYrR3YVrADDfgHFgqE&#10;xkuPUAsIQDZOvINSgjnjTROumFGZaRrBeIoBoynyN9G8tGB5igXF8fYok/9/sOz79sU+O5RhZ/3M&#10;oxmj6Bqn4oz8SFfR0WQ0neYo376i41F5ez0d98LxLhCGDpPpuCyjA0OP27LIbybRITshsY0PX7lJ&#10;qLB99KEXvh4saAeLdXowHaYvJk6mxAVKMHGOEkzcqr/fQojnItVokt0ZlfbIhCBNt4kV+vQz5jy6&#10;K7PlryYdDDHEPrhUD8j6tCv1e6+LAAeHYbYJ7ijIWz0Gt2F+7z5wGDyYNJ73YsYYk6rHuJHrubLe&#10;SFEvhZQxMO/WqwfpyBZQwmX6Dkm5cJM6ylaMblL+AN9gIwG1ZsrWFfV6nfS6OHKBnKfvT8jW+bAA&#10;3/YMEkKfNiUCPnopVEWxag6PsOVQf9E1CXuLfUJjt6CRmFeUSI69BY1UMwGE/LsfCiM1anWq6miF&#10;btURgWEVRQSLv1am3j874i1bCuT7CD48g8MeUOD12Bfw4l8bcEhGftP48MryNgoV0uJ6klRz5zur&#10;8x3QrDVYtahnbz4EXPUlqM3nTTCNiE8h8eypHBb43lOqD70pNpTzdfI6ddD5bwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAAuijpneAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxY&#10;skqMrjSdJiQmxI0NxI5pY9pqjVOabAv/Hu8EJ+v5Wc/fK1fJDeKEU+g9aZjPFAikxtueWg3vu+e7&#10;HESIhqwZPKGGHwywqq6vSlNYf6Y3PG1jKziEQmE0dDGOhZSh6dCZMPMjEntffnImspxaaSdz5nA3&#10;yEyphXSmJ/7QmRGfOmwO26PT8HlID+ljeF1jrTZuk172y+9mr/XtTVo/goiY4t8xXPAZHSpmqv2R&#10;bBAD65yrRA2LjCf7S3VZ1BqyeX4Psirl/wbVLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDmpqVbiAIAAIkFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQALoo6Z3gAAAAkBAAAPAAAAAAAAAAAAAAAAAOIEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;" adj="-11796480,,5400" path="m,l,981075r5638800,l5638800,,,xe" strokeweight="1pt">
+                <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" miterlimit="5243f" joinstyle="miter"/>
+                <v:formulas/>
+                <v:path arrowok="t" o:extrusionok="f" o:connecttype="custom" textboxrect="0,0,5638800,981075"/>
+                <v:textbox inset="7pt,1.2694mm,7pt,1.2694mm">
+                  <w:txbxContent>
+                    <w:p w14:paraId="642D1D0C" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="0057113E">
+                      <w:pPr>
+                        <w:textDirection w:val="btLr"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="00D0305C" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="0057113E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DDBEE19" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="00503492">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>13. Please provide a copy of a bank statement or paying in slip showing the full account details which will be used for making BACS payments to successful applicants.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="120FF4B3" w14:textId="77777777" w:rsidR="003B01BB" w:rsidRDefault="003B01BB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
@@ -1934,115 +1699,241 @@
                 <v:path arrowok="t" o:extrusionok="f" o:connecttype="custom" textboxrect="0,0,5638800,981075"/>
                 <v:textbox inset="7pt,1.2694mm,7pt,1.2694mm">
                   <w:txbxContent>
                     <w:p w14:paraId="68F511F9" w14:textId="77777777" w:rsidR="003B01BB" w:rsidRDefault="003B01BB" w:rsidP="003B01BB">
                       <w:pPr>
                         <w:textDirection w:val="btLr"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t>14. If you are a new applicant, please let us know how you heard about The Norton Foundation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FCF3CF1" w14:textId="5CA098D9" w:rsidR="003B01BB" w:rsidRDefault="003B01BB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6936572D" w14:textId="62143473" w:rsidR="003B01BB" w:rsidRDefault="003B01BB">
+    <w:p w14:paraId="772039AC" w14:textId="73F9291B" w:rsidR="00760C58" w:rsidRDefault="003B5476">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="7768052C" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="00503492">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57DDD607" wp14:editId="3446E3DD">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3482340</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>460375</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="243840" cy="312420"/>
+                <wp:effectExtent l="0" t="0" r="22860" b="11430"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="217" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="243840" cy="312420"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="566FAD46" w14:textId="3509181A" w:rsidR="00760C58" w:rsidRDefault="00760C58"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="57DDD607" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1039" type="#_x0000_t202" style="position:absolute;margin-left:274.2pt;margin-top:36.25pt;width:19.2pt;height:24.6pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAcGiE5FAIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysk82O0zAQx+9IvIPlO02bttCNmq6WLkVI&#10;y4e08ACO4zQWjseM3SbL0zN2ut1qgQvCB8vjsf+e+c14fT10hh0Veg225LPJlDNlJdTa7kv+7evu&#10;1YozH4SthQGrSv6gPL/evHyx7l2hcmjB1AoZiVhf9K7kbQiuyDIvW9UJPwGnLDkbwE4EMnGf1Sh6&#10;Uu9Mlk+nr7MesHYIUnlPu7ejk2+SftMoGT43jVeBmZJTbCHNmOYqztlmLYo9CtdqeQpD/EMUndCW&#10;Hj1L3Yog2AH1b1KdlggemjCR0GXQNFqqlANlM5s+y+a+FU6lXAiOd2dM/v/Jyk/He/cFWRjewkAF&#10;TEl4dwfyu2cWtq2we3WDCH2rRE0PzyKyrHe+OF2NqH3ho0jVf4SaiiwOAZLQ0GAXqVCejNSpAA9n&#10;6GoITNJmvpivFuSR5JrP8kWeipKJ4vGyQx/eK+hYXJQcqaZJXBzvfIjBiOLxSHzLg9H1ThuTDNxX&#10;W4PsKKj+uzRS/M+OGcv6kl8t8+WY/18lpmn8SaLTgRrZ6K7kq/MhUURq72yd2iwIbcY1hWzsCWMk&#10;NzIMQzUwXRPjeXwhYq2gfiCwCGPj0kejRQv4k7Oemrbk/sdBoOLMfLBUnKvZIqIMyVgs3xBLhpee&#10;6tIjrCSpkgfOxuU2pJ8RwVm4oSI2OgF+iuQUMzVj4n76OLHbL+106ul7b34BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQC0t+rE3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUhsEHUa&#10;8iLEqRASCHZQEGzd2E0i7HGw3TT8PcMKlqM5uvfcZrNYw2btw+hQwHqVANPYOTViL+Dt9f6yAhai&#10;RCWNQy3gWwfYtKcnjayVO+KLnrexZxSCoZYChhinmvPQDdrKsHKTRvrtnbcy0ul7rrw8Urg1PE2S&#10;gls5IjUMctJ3g+4+twcroMoe54/wdPX83hV7cx0vyvnhywtxfrbc3gCLeol/MPzqkzq05LRzB1SB&#10;GQF5VmWECijTHBgBeVXQlh2R6boE3jb8/4T2BwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ABwaITkUAgAAJgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhALS36sTfAAAACgEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="566FAD46" w14:textId="3509181A" w:rsidR="00760C58" w:rsidRDefault="00760C58"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00760C58">
+        <w:t>15. Do you have a</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF614F">
+        <w:t>n up-to-date</w:t>
+      </w:r>
+      <w:r w:rsidR="00760C58">
+        <w:t xml:space="preserve"> Safeguarding Policy which includes DBS checks on staff and volunteers working with young people under the age of eighteen</w:t>
+      </w:r>
+      <w:r w:rsidR="00C94A09">
+        <w:t xml:space="preserve"> and vulnerable adults</w:t>
+      </w:r>
+      <w:r w:rsidR="00760C58">
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+      <w:r w:rsidR="008157F7">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="003E54E5">
+        <w:t>o all staff and volunteers receive relevant sa</w:t>
+      </w:r>
+      <w:r w:rsidR="0066431C">
+        <w:t xml:space="preserve">feguarding training? </w:t>
+      </w:r>
+      <w:r w:rsidR="00760C58">
+        <w:t xml:space="preserve"> Please tick box:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6936572D" w14:textId="04DFDFF5" w:rsidR="003B01BB" w:rsidRDefault="003B01BB">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3015352D" w14:textId="1E60519E" w:rsidR="00760C58" w:rsidRDefault="00760C58">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7768052C" w14:textId="38EE7BEE" w:rsidR="0057113E" w:rsidRDefault="00503492">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>DECLARATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C9B5B8C" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="0057113E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F13FFB9" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="00503492">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">I declare that the facts given above are correct and that any grant received will be used for the </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D462B68" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="00503492">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">specified purposes. I confirm that I have read and understand The Norton Foundation “Privacy Statement” which is available on the website: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20">
+      <w:hyperlink r:id="rId7">
         <w:r>
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.nortonfoundation.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="67FC0E65" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="00503492">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="6F756058" wp14:editId="04FE1592">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>596900</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>101600</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2508250" cy="298450"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Freeform: Shape 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4098225" y="3637125"/>
                           <a:ext cx="2495550" cy="285750"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
@@ -2077,100 +1968,76 @@
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="8000"/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="394096C3" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="0057113E">
                             <w:pPr>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="88900" tIns="45700" rIns="88900" bIns="45700" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...39 lines deleted...]
-            </w:drawing>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="6F756058" id="Freeform: Shape 1" o:spid="_x0000_s1040" style="position:absolute;margin-left:47pt;margin-top:8pt;width:197.5pt;height:23.5pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2495550,285750" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBc6NIliAIAAIkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC8N5IVO5GNyEGR1EWB&#10;oDGQ9ANoirKI8lUubct/3yVl+ZEUKFBUB2kpDoezs+Te3Xdaka3wIK2p6Ogqp0QYbmtp1hX98br4&#10;VFICgZmaKWtERfcC6P3844e7nZuJwrZW1cITJDEw27mKtiG4WZYBb4VmcGWdMDjZWK9ZwKFfZ7Vn&#10;O2TXKivy/CbbWV87b7kAwL+P/SSdJ/6mETw8Nw2IQFRFUVtIb5/eq/jO5ndstvbMtZIfZLB/UKGZ&#10;NLjpkeqRBUY2Xr6j0pJ7C7YJV9zqzDaN5CLlgNmM8jfZvLTMiZQLmgPuaBP8P1r+ffvilh5t2DmY&#10;AYYxi67xOn5RH+kqOs6nZVFMKNlX9Prm+naEcTJOdIFwBBTj6WQyQX85IopycosxArITE99A+Cps&#10;YmXbJwi98fUQsXaIeGeG0GP5YuFUKlygBAvnKcHCrfr9HQtxXZQaQ7I7k9IelRCU6TfxhD7/jDWP&#10;cG234tWmhSGmiNpR+qD6NKvMe9RFggNg+LpEdzTkrR8DbPi+hw8aBgRXFkRvZswxuXrMGx0+dxas&#10;kvVCKhUTA79ePShPtgwtXKTnUJQLmDLRtlFxm8f6MbyDjWLoNdeuriiYdfLrYskFc56ePzE7D+GR&#10;QdsrSAx92bQMeOmV1BUtcXX/sxWs/mJqEvYO+4TBbkGjMNCUKIG9BYN0ZgKT6u84NEYZ9Op0qmMU&#10;ulVHJKY1Gkey+Gtl6/3SE3B8IVHvE4OwZB57wAi3x76AG//aMI9i1DeDF68sp9GokAbjSXLNn8+s&#10;zmeY4a3FU4t+9uFDwFF/BI39vAm2kfEqJJ29lMMA73sq9aE3xYZyPk6oUwed/wYAAP//AwBQSwME&#10;FAAGAAgAAAAhAI9KtD3fAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/QdrKrGj&#10;Th+kbYhToUpIoHRDYdOdG0+T0Hgc2W4b/p5hBat53NGdc/PNYDtxRR9aRwqmkwQEUuVMS7WCz4+X&#10;hxWIEDUZ3TlCBd8YYFOM7nKdGXejd7zuYy3YhEKmFTQx9pmUoWrQ6jBxPRJrJ+etjjz6Whqvb2xu&#10;OzlLklRa3RJ/aHSP2war8/5iFezO6VtJpZ0vffV1eBzcsn7dlkrdj4fnJxARh/h3DL/4jA4FMx3d&#10;hUwQnYL1gqNE3qdcWV+s1twcFaTzBGSRy/8Bih8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAXOjSJYgCAACJBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAj0q0Pd8AAAAIAQAADwAAAAAAAAAAAAAAAADiBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAO4FAAAAAA==&#10;" adj="-11796480,,5400" path="m,l,285750r2495550,l2495550,,,xe" strokeweight="1pt">
+                <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" miterlimit="5243f" joinstyle="miter"/>
+                <v:formulas/>
+                <v:path arrowok="t" o:extrusionok="f" o:connecttype="custom" textboxrect="0,0,2495550,285750"/>
+                <v:textbox inset="7pt,1.2694mm,7pt,1.2694mm">
+                  <w:txbxContent>
+                    <w:p w14:paraId="394096C3" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="0057113E">
+                      <w:pPr>
+                        <w:textDirection w:val="btLr"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="228E306C" wp14:editId="43E4636B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3975100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>101600</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1784350" cy="298450"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="10" name="Freeform: Shape 10"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4460175" y="3637125"/>
                           <a:ext cx="1771650" cy="285750"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
@@ -2205,91 +2072,67 @@
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="8000"/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="45192EAD" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="0057113E">
                             <w:pPr>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="88900" tIns="45700" rIns="88900" bIns="45700" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...39 lines deleted...]
-            </w:drawing>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="228E306C" id="Freeform: Shape 10" o:spid="_x0000_s1041" style="position:absolute;margin-left:313pt;margin-top:8pt;width:140.5pt;height:23.5pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="1771650,285750" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeis6fhwIAAIkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtpOc2tQpxiaZRhQ&#10;rAHafYAiy7Ew3SYqifP3o+Q4l3bAgGF+kCmJOjo8pHj/0GpFdsKDtKakxU1OiTDcVtJsSvrjdflp&#10;SgkEZiqmrBElPQigD/OPH+73biYGtrGqEp4giIHZ3pW0CcHNsgx4IzSDG+uEwc3aes0CTv0mqzzb&#10;I7pW2SDPx9ne+sp5ywUAri66TTpP+HUteHiuaxCBqJIit5BGn8Z1HLP5PZttPHON5Eca7B9YaCYN&#10;XnqCWrDAyNbLd1Bacm/B1uGGW53ZupZcpBgwmiJ/E81Lw5xIsaA44E4ywf+D5d93L27lUYa9gxmg&#10;GaNoa6/jH/mRtqTD4TgvJiNKDiW9Hd9OisGoE060gXB0KCaTYjxCfTl6DKajCdoImZ2R+BbCV2ET&#10;Kts9QeiEr3qLNb3FW9ObHtMXE6dS4gIlmDhPCSZu3d3vWIjnItVokv0FlebEhCBNv40V+vwz5jy6&#10;a7sTrzYdDDFE5I7Ue9bnXWXee10F2Dv0f5fgToK81aN36//v3XsOvQdXFkQnZowxqXqKGxW+VBas&#10;ktVSKhUDA79ZPypPdgwlXKbvmJQrN2WSbINJHvPH8A3WiqHWXLuqpGA2Sa+rI1fIefr+hOw8hAWD&#10;pmOQELq0aRnw0SupSzrF091iI1j1xVQkHBz2CYPdgkZioClRAnsLGqlmApPq734ojDKo1bmqoxXa&#10;dUskhlWkAo5La1sdVp6A40uJfJ8YhBXz2AMKvB77Al78a8s8klHfDD686fQuChXSZDhKqvnLnfXl&#10;DjO8sVi1qGdnPgacdSVo7OdtsLWMTyHx7KgcJ/jeU6qPvSk2lMt58jp30PlvAAAA//8DAFBLAwQU&#10;AAYACAAAACEAdP5bVtwAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FjC&#10;JhXomk6A4AInBmg7pq3XVmucKknX8O/xTnCyre/p+b1ik+wgTuhD70jD7UKBQKpd01Or4evz9eYe&#10;RIiGGjM4Qg0/GGBTXl4UJm/cTB942sZWsAmF3GjoYhxzKUPdoTVh4UYkZgfnrYl8+lY23sxsbge5&#10;VCqT1vTEHzoz4nOH9XE7WQ1+nzyuwlQdXnZP6W0/+923f9f6+io9rkFETPFPDOf4HB1KzlS5iZog&#10;Bg3ZMuMukcF5suBB3fFSMVkpkGUh/zcofwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBe&#10;is6fhwIAAIkFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQB0/ltW3AAAAAkBAAAPAAAAAAAAAAAAAAAAAOEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" adj="-11796480,,5400" path="m,l,285750r1771650,l1771650,,,xe" strokeweight="1pt">
+                <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" miterlimit="5243f" joinstyle="miter"/>
+                <v:formulas/>
+                <v:path arrowok="t" o:extrusionok="f" o:connecttype="custom" textboxrect="0,0,1771650,285750"/>
+                <v:textbox inset="7pt,1.2694mm,7pt,1.2694mm">
+                  <w:txbxContent>
+                    <w:p w14:paraId="45192EAD" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="0057113E">
+                      <w:pPr>
+                        <w:textDirection w:val="btLr"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BC11BD2" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="00503492">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Signed</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
@@ -2340,51 +2183,51 @@
       <w:r>
         <w:br/>
         <w:t>CAPITALS</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="2BC6E4F3" wp14:editId="084A1965">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1168400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>254000</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1936750" cy="298450"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Freeform: Shape 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4383975" y="3637125"/>
                           <a:ext cx="1924050" cy="285750"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
@@ -2419,100 +2262,76 @@
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="8000"/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="626AC879" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="0057113E">
                             <w:pPr>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="88900" tIns="45700" rIns="88900" bIns="45700" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...39 lines deleted...]
-            </w:drawing>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="2BC6E4F3" id="Freeform: Shape 6" o:spid="_x0000_s1042" style="position:absolute;margin-left:92pt;margin-top:20pt;width:152.5pt;height:23.5pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="1924050,285750" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB0rzcyiAIAAIkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGyEQfa/Uf0C817u243hjZR1VcV1V&#10;ihpLST8As6wXlVsZbK//vgPr9SWpVKkqDzDAcDhzBub+odWK7IQHaU1Jh4OcEmG4raTZlPTH6/JT&#10;QQkEZiqmrBElPQigD/OPH+73biZGtrGqEp4giIHZ3pW0CcHNsgx4IzSDgXXC4GZtvWYBp36TVZ7t&#10;EV2rbJTnt9ne+sp5ywUAri66TTpP+HUteHiuaxCBqJIit5B6n/p17LP5PZttPHON5Eca7B9YaCYN&#10;XnqCWrDAyNbLd1Bacm/B1mHArc5sXUsuUgwYzTB/E81Lw5xIsaA44E4ywf+D5d93L27lUYa9gxmg&#10;GaNoa6/jiPxIW9KbcTG+m04oOZR0fDueDkeTTjjRBsLRYXg3usknqC9Hj1ExmaKNkNkZiW8hfBU2&#10;obLdE4RO+Kq3WNNbvDW96TF9MXEqJS5QgonzlGDi1t39joV4LlKNJtlfUGlOTAjS9Nv4Qp9/xpxH&#10;d2134tWmgyGGiNyRes/6vKvMe6+rAHuHfnQJ7iTIWz16t358795z6D24siA6MWOMSdVT3KjwpbJg&#10;layWUqkYGPjN+lF5smMo4TK1Y1Ku3JRJso2mecwfwz9YK4Zac+2qkoLZJL2ujlwh56n9Cdl5CAsG&#10;TccgIXRp0zLgp1dSl7TA091iI1j1xVQkHBzWCYPVgkZioClRAmsLGunNBCbV3/1QGGVQq/OrjlZo&#10;1y2RGNbwNoLFpbWtDitPwPGlRL5PDMKKeawBQ7we6wJe/GvLPJJR3wx+vKK4i0KFNLmZJNX85c76&#10;cocZ3lh8tahnZz4GnHVP0NjP22BrGb9C4tlROU7wv6dUH2tTLCiX8+R1rqDz3wAAAP//AwBQSwME&#10;FAAGAAgAAAAhANrgnF7dAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxY&#10;OlStoTSdEBJIcNuG2DVrvKZb41RNtpV/jzmxk/3kp+fvVcvJ9+KMY+wCaZjPMhBITbAdtRq+Nm8P&#10;CkRMhqzpA6GGH4ywrG9vKlPacKEVntepFRxCsTQaXEpDKWVsHHoTZ2FA4ts+jN4klmMr7WguHO57&#10;+ZhlC+lNR/zBmQFfHTbH9clr2ONqcMUxLz626n0bvw+LzSQ/tb6/m16eQSSc0r8Z/vAZHWpm2oUT&#10;2Sh61irnLklDnvFkQ66eeNlpUEUGsq7kdYP6FwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AHSvNzKIAgAAiQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhANrgnF7dAAAACQEAAA8AAAAAAAAAAAAAAAAA4gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" adj="-11796480,,5400" path="m,l,285750r1924050,l1924050,,,xe" strokeweight="1pt">
+                <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" miterlimit="5243f" joinstyle="miter"/>
+                <v:formulas/>
+                <v:path arrowok="t" o:extrusionok="f" o:connecttype="custom" textboxrect="0,0,1924050,285750"/>
+                <v:textbox inset="7pt,1.2694mm,7pt,1.2694mm">
+                  <w:txbxContent>
+                    <w:p w14:paraId="626AC879" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="0057113E">
+                      <w:pPr>
+                        <w:textDirection w:val="btLr"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="1DBCE660" wp14:editId="72DEAA91">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3975100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>254000</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1784350" cy="298450"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Freeform: Shape 4"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4460175" y="3637125"/>
                           <a:ext cx="1771650" cy="285750"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
@@ -2547,128 +2366,104 @@
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="8000"/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="624499BF" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="0057113E">
                             <w:pPr>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="88900" tIns="45700" rIns="88900" bIns="45700" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...39 lines deleted...]
-            </w:drawing>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="1DBCE660" id="Freeform: Shape 4" o:spid="_x0000_s1043" style="position:absolute;margin-left:313pt;margin-top:20pt;width:140.5pt;height:23.5pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="1771650,285750" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDAMJlPhwIAAIkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGyEQfa/Uf0C8N7vrxF7Hyjqqkrqq&#10;FDWWkn4AZlkvKrcy2F7/fQfW60tSqVJVHmCA4XDmDMzdfacV2QoP0pqKFlc5JcJwW0uzruiP18Wn&#10;KSUQmKmZskZUdC+A3s8/frjbuZkY2daqWniCIAZmO1fRNgQ3yzLgrdAMrqwTBjcb6zULOPXrrPZs&#10;h+haZaM8n2Q762vnLRcAuPrYb9J5wm8awcNz04AIRFUUuYXU+9SvYp/N79hs7ZlrJT/QYP/AQjNp&#10;8NIj1CMLjGy8fAelJfcWbBOuuNWZbRrJRYoBoynyN9G8tMyJFAuKA+4oE/w/WP59++KWHmXYOZgB&#10;mjGKrvE6jsiPdBW9uZnkRTmmZF/R68l1WYzGvXCiC4SjQ1GWxWSM+nL0GE3HJdoImZ2Q+AbCV2ET&#10;Kts+QeiFrweLtYPFOzOYHtMXE6dS4gIlmDhPCSZu1d/vWIjnItVokt0ZlfbIhCBNv4kv9PlnzHl0&#10;13YrXm06GGKIyB2pD6xPu8q897oIcHAYRpfgjoK81WNwG8b37gOHwYMrC6IXM8aYVD3GjQqfKwtW&#10;yXohlYqBgV+vHpQnW4YSLlI7JOXCTZkk26jMY/4Y/sFGMdSaa1dXFMw66XVx5AI5T+1PyM5DeGTQ&#10;9gwSQp82LQN+eiV1Rad4ul9sBau/mJqEvcM6YbBa0EgMNCVKYG1BI72ZwKT6ux8KowxqdXrV0Qrd&#10;qiMSwyrKCBaXVrbeLz0BxxcS+T4xCEvmsQYUeD3WBbz414Z5JKO+Gfx40+ltFCqkyc04qebPd1bn&#10;O8zw1uKrRT178yHgrH+Cxn7eBNvI+BUSz57KYYL/PaX6UJtiQTmfJ69TBZ3/BgAA//8DAFBLAwQU&#10;AAYACAAAACEA9GeDqd0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FjK&#10;QGXr6k6A4AInBmg7po3XVjRJlaRr+PeYE5yeLT89f6/cJjOIE/nQO4twvchAkG2c7m2L8PH+fLUC&#10;EaKyWg3OEsI3BdhW52elKrSb7RuddrEVHGJDoRC6GMdCytB0ZFRYuJEs347OGxV59a3UXs0cbga5&#10;zLJcGtVb/tCpkR47ar52k0Hwh+TpJkz18Wn/kF4Os99/+lfEy4t0vwERKcU/M/ziMzpUzFS7yeog&#10;BoR8mXOXiHCbsbJhnd3xUCOsWGVVyv8Nqh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;wDCZT4cCAACJBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA9GeDqd0AAAAJAQAADwAAAAAAAAAAAAAAAADhBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" adj="-11796480,,5400" path="m,l,285750r1771650,l1771650,,,xe" strokeweight="1pt">
+                <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" miterlimit="5243f" joinstyle="miter"/>
+                <v:formulas/>
+                <v:path arrowok="t" o:extrusionok="f" o:connecttype="custom" textboxrect="0,0,1771650,285750"/>
+                <v:textbox inset="7pt,1.2694mm,7pt,1.2694mm">
+                  <w:txbxContent>
+                    <w:p w14:paraId="624499BF" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="0057113E">
+                      <w:pPr>
+                        <w:textDirection w:val="btLr"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="40ADCC19" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="00503492">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br/>
         <w:t>Position held</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Email</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="634277A2" wp14:editId="07F45E8B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3975100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>76200</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1784350" cy="298450"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="Freeform: Shape 8"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4460175" y="3637125"/>
                           <a:ext cx="1771650" cy="285750"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
@@ -2703,100 +2498,76 @@
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="8000"/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="15AB5036" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="0057113E">
                             <w:pPr>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="88900" tIns="45700" rIns="88900" bIns="45700" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...39 lines deleted...]
-            </w:drawing>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="634277A2" id="Freeform: Shape 8" o:spid="_x0000_s1044" style="position:absolute;margin-left:313pt;margin-top:6pt;width:140.5pt;height:23.5pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="1771650,285750" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWwod7hwIAAIkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGyEQfa/Uf0C8N7vr+BYr66iK66pS&#10;1FhK+gFjlvWicitge/33HVivL0mlSlV5gAGGw5kzMPcPrZJkx50XRpe0uMkp4ZqZSuhNSX+8Lj9N&#10;KfEBdAXSaF7SA/f0Yf7xw/3ezvjANEZW3BEE0X62tyVtQrCzLPOs4Qr8jbFc42ZtnIKAU7fJKgd7&#10;RFcyG+T5ONsbV1lnGPceVxfdJp0n/LrmLDzXteeByJIit5B6l/p17LP5Pcw2Dmwj2JEG/AMLBULj&#10;pSeoBQQgWyfeQSnBnPGmDjfMqMzUtWA8xYDRFPmbaF4asDzFguJ4e5LJ/z9Y9n33YlcOZdhbP/No&#10;xija2qk4Ij/SlnQ4HOfFZETJoaS349tJMRh1wvE2EIYOxWRSjEeoL0OPwXQ0QRshszMS2/rwlZuE&#10;CrsnHzrhq96CprdYq3vTYfpi4mRKXKAEE+cowcStu/sthHguUo0m2V9QaU5MCNJ02/hCn3/GnEd3&#10;ZXb81aSDIYaI3JF6z/q8K/V7r6sAe4d+tAnuJMhbPXq3fnzv3nPoPZg0nndixhiTqqe4UeFLZb2R&#10;oloKKWNg3m3Wj9KRHaCEy9SOSblykzrJNpjkMX+Af7CWgFozZauSer1Jel0duULOU/sTsnU+LMA3&#10;HYOE0KVNiYCfXgpV0ime7hYbDtUXXZFwsFgnNFYLGol5RYnkWFvQSG8mgJB/90NhpEatzq86WqFd&#10;t0RgWMU0gsWltakOK0e8ZUuBfJ/AhxU4rAEFXo91AS/+tQWHZOQ3jR9vOr2LQoU0GY6Sau5yZ325&#10;A5o1Bl8t6tmZjwFn3RPU5vM2mFrEr5B4dlSOE/zvKdXH2hQLyuU8eZ0r6Pw3AAAA//8DAFBLAwQU&#10;AAYACAAAACEAFooDFN0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FhC&#10;EYWVphMguMCJAdqOaeO1FY1TJela/j3mBCfbek/P3ys3ixvEEUPsPWm4XCkQSI23PbUaPt6fL25B&#10;xGTImsETavjGCJvq9KQ0hfUzveFxm1rBIRQLo6FLaSykjE2HzsSVH5FYO/jgTOIztNIGM3O4G2Sm&#10;VC6d6Yk/dGbExw6br+3kNIT9EvAqTvXhafewvOznsPsMr1qfny33dyASLunPDL/4jA4VM9V+IhvF&#10;oCHPcu6SWMh4smGtbnipNVyvFciqlP8bVD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;lsKHe4cCAACJBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAFooDFN0AAAAJAQAADwAAAAAAAAAAAAAAAADhBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" adj="-11796480,,5400" path="m,l,285750r1771650,l1771650,,,xe" strokeweight="1pt">
+                <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" miterlimit="5243f" joinstyle="miter"/>
+                <v:formulas/>
+                <v:path arrowok="t" o:extrusionok="f" o:connecttype="custom" textboxrect="0,0,1771650,285750"/>
+                <v:textbox inset="7pt,1.2694mm,7pt,1.2694mm">
+                  <w:txbxContent>
+                    <w:p w14:paraId="15AB5036" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="0057113E">
+                      <w:pPr>
+                        <w:textDirection w:val="btLr"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="44DBA20F" wp14:editId="38E4EFB1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1168400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>63500</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1946275" cy="298450"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Freeform: Shape 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4379213" y="3637125"/>
                           <a:ext cx="1933575" cy="285750"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
@@ -2831,189 +2602,165 @@
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="8000"/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="34BC801E" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="0057113E">
                             <w:pPr>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="88900" tIns="45700" rIns="88900" bIns="45700" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...39 lines deleted...]
-            </w:drawing>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="44DBA20F" id="Freeform: Shape 2" o:spid="_x0000_s1045" style="position:absolute;margin-left:92pt;margin-top:5pt;width:153.25pt;height:23.5pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="1933575,285750" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA0lw6FiQIAAIkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2jAQfa/Uf7D83g2BZbmIsKqWUlVa&#10;dZF2+wGD4xCrvtU2EP6+Y4dwWSpVqpoHZ2yPx+ecGc/ssVGS7LjzwuiC5nc9SrhmphR6U9Afb8tP&#10;Y0p8AF2CNJoX9MA9fZx//DDb2ynvm9rIkjuCQbSf7m1B6xDsNMs8q7kCf2cs17hZGacg4NRtstLB&#10;HqMrmfV7vYdsb1xpnWHce1xdtJt0nuJXFWfhpao8D0QWFLGFNLo0ruOYzWcw3TiwtWBHGPAPKBQI&#10;jZeeQi0gANk6cRNKCeaMN1W4Y0ZlpqoE44kDssl779i81mB54oLieHuSyf+/sOz77tWuHMqwt37q&#10;0Ywsmsqp+Ed8pCno/WA06ecDSg4FHTwMRnl/2ArHm0AYOuSTwWA4GlLC0KM/RjMpm50jsa0PX7lJ&#10;UWH37EMrfNlZUHcWa3RnOkxfTJxMiQuUYOIcJZi4dXu/hRDPRajRJPsLKPUJCUGYbhsr9OVnzHl0&#10;V2bH30w6GCJFrA2E3qE+70p963VFsHPo/jaFOwnyXo/OrfvfuncYOg8mjeeoFooZOZ6MxBsXL5X1&#10;RopyKaSMxLzbrJ+kIztACZfpi6rhkSs3qZNs/VEPNWCAb7CSgFozZcuCer1Jel0duYrcS9+fIlvn&#10;wwJ83SJIEdq0KRHw0UuhCjrG0+1izaH8oksSDhb7hMZuQSMwryiRHHsLGqlmAgj5dz9kKTWSPVd1&#10;tEKzbohAWvkkBotLa1MeVo54y5YC8T6DDytw2ANyvB77Al78awsOwchvGh/eeDyJQoU0uR8m1dzl&#10;zvpyBzSrDVYt6tmaTwFnbQlq83kbTCXiU0g4WyjHCb73lKtjb4oN5XKevM4ddP4bAAD//wMAUEsD&#10;BBQABgAIAAAAIQCL4foY3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsNADETvSPzDykhc&#10;EN0tJFBCNhVCVFy4UPoBbmKS0Kw3ym7T0K+ve4KTPfJo/CZfTq5TIw2h9WxhPjOgiEtftVxb2Hyt&#10;bhegQkSusPNMFn4pwLK4vMgxq/yBP2lcx1pJCIcMLTQx9pnWoWzIYZj5nlhu335wGEUOta4GPEi4&#10;6/SdMQ/aYcvyocGeXhsqd+u9s4DzdDfev6/ix7FP35LjjdE/YWPt9dX08gwq0hT/zHDGF3QohGnr&#10;91wF1YleJNIlymJkiiF5MimorYX00YAucv2/QXECAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEANJcOhYkCAACJBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAi+H6GN4AAAAJAQAADwAAAAAAAAAAAAAAAADjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAO4FAAAAAA==&#10;" adj="-11796480,,5400" path="m,l,285750r1933575,l1933575,,,xe" strokeweight="1pt">
+                <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" miterlimit="5243f" joinstyle="miter"/>
+                <v:formulas/>
+                <v:path arrowok="t" o:extrusionok="f" o:connecttype="custom" textboxrect="0,0,1933575,285750"/>
+                <v:textbox inset="7pt,1.2694mm,7pt,1.2694mm">
+                  <w:txbxContent>
+                    <w:p w14:paraId="34BC801E" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="0057113E">
+                      <w:pPr>
+                        <w:textDirection w:val="btLr"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="667BB166" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="0057113E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3251797C" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="0057113E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AAE654E" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="00503492">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Please return this completed form, preferably typed or completed in block capitals, and attachments to: The Correspondent - c/o The Norton Foundation, Carleton House, 266-268 Stratford Rd, Shirley, B90 3AD, or email to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27">
+      <w:hyperlink r:id="rId8">
         <w:r>
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>correspondent@nortonfoundation.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> .</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F716AAF" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="0057113E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D166D1B" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="00503492">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before returning this application form, please, ensure that you have read the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28">
+      <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="000000"/>
           </w:rPr>
           <w:t xml:space="preserve">Guidance Notes for Applicant for Vocational and Personal Development or </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId29">
+      <w:hyperlink r:id="rId10">
         <w:r>
           <w:t xml:space="preserve">Minor Capital </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId30">
+      <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="000000"/>
           </w:rPr>
           <w:t>Grants</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0057113E">
-      <w:footerReference w:type="default" r:id="rId31"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId33"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="1440" w:bottom="568" w:left="1440" w:header="708" w:footer="447" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F1AFD01" w14:textId="77777777" w:rsidR="00F77970" w:rsidRDefault="00503492">
+    <w:p w14:paraId="38BDA4D1" w14:textId="77777777" w:rsidR="00E410BA" w:rsidRDefault="00E410BA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="17E14BE9" w14:textId="77777777" w:rsidR="00F77970" w:rsidRDefault="00503492">
+    <w:p w14:paraId="7301DA57" w14:textId="77777777" w:rsidR="00E410BA" w:rsidRDefault="00E410BA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3164,101 +2911,101 @@
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41CC35C3" w14:textId="77777777" w:rsidR="00F77970" w:rsidRDefault="00503492">
+    <w:p w14:paraId="588759A6" w14:textId="77777777" w:rsidR="00E410BA" w:rsidRDefault="00E410BA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3066C250" w14:textId="77777777" w:rsidR="00F77970" w:rsidRDefault="00503492">
+    <w:p w14:paraId="688D8267" w14:textId="77777777" w:rsidR="00E410BA" w:rsidRDefault="00E410BA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="761401F7" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="00503492">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <mc:AlternateContent>
-        <mc:Choice Requires="wpg">
+        <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="242D5596" wp14:editId="7A3925BE">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>right</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="topMargin">
                 <wp:posOffset>209868</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5953125" cy="180340"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="5" name="Freeform: Shape 5"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="2374200" y="3694593"/>
                         <a:ext cx="5943600" cy="170815"/>
                       </a:xfrm>
                       <a:custGeom>
                         <a:avLst/>
@@ -3293,102 +3040,87 @@
                       <w:txbxContent>
                         <w:p w14:paraId="2EB2161B" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="00503492">
                           <w:pPr>
                             <w:spacing w:line="240" w:lineRule="auto"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:eastAsia="Calibri"/>
                               <w:color w:val="000000"/>
                             </w:rPr>
                             <w:t>The Norton Foundation - Registered Charity No. 702638</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="88900" tIns="38100" rIns="88900" bIns="38100" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...39 lines deleted...]
-          </w:drawing>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="242D5596" id="Freeform: Shape 5" o:spid="_x0000_s1046" style="position:absolute;margin-left:417.55pt;margin-top:16.55pt;width:468.75pt;height:14.2pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:top-margin-area;v-text-anchor:middle" coordsize="5943600,170815" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQdU7qIAIAAJMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2jAQfa/Uf7D8XkK4LSDCquqKqtKq&#10;i7TbDzCOQ6I6HtceSPj7jh0C7PJW9cWesY8n55yxs3psa82OyvkKTMbTwZAzZSTkldln/Nfb5suc&#10;M4/C5EKDURk/Kc8f158/rRq7VCMoQefKMSpi/LKxGS8R7TJJvCxVLfwArDK0WYCrBVLq9knuREPV&#10;a52MhsNZ0oDLrQOpvKfVp26Tr2P9olASX4rCK2Q648QN4+jiuAtjsl6J5d4JW1byTEP8A4taVIY+&#10;ein1JFCwg6vuStWVdOChwIGEOoGiqKSKGkhNOvyg5rUUVkUtZI63F5v8/ysrfx5f7daRDY31S09h&#10;UNEWrg4z8WNtxkfjhwmZzdkp4+PZYjJdjDvjVItMEmC6mIxnASAJkT4M5+k0AJJrJXnw+F1BrCqO&#10;zx474/M+EmUfydb0oaP2hcbp2DjkjBrnOKPG7brvW4HhXKAaQtbcUCkvTBjRdIdwQ19+h54HeA1H&#10;9QbxIAaJnbh4H4j1dVebe9Q7gT2gn20sdzHkox89rJ/v4T2HHiE1eNWZGTRGVy+6ieutswY2ldbR&#10;Wm2CuMsCAcNKcu1yiLDdtYQO4Q7y09Yxb+Wmch6fhcetcPQWUs4aeh8Z938OwinO9A9DF3A+X4SG&#10;Y0zG8zQk7nZnd7sjjCyBuieR+tcl35DyrhkGvh4QiipcisiwI3NO6OZH0edXGp7WbR5R13/J+i8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQClRDGW3QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMw&#10;EITvSLyDtUjcqJ1GLRCyqRAVXBCVKK24uvE2juKfKHba9O0xJziOZjTzTbmarGEnGkLrHUI2E8DI&#10;1V61rkHYfb3ePQALUToljXeEcKEAq+r6qpSF8mf3SadtbFgqcaGQCDrGvuA81JqsDDPfk0ve0Q9W&#10;xiSHhqtBnlO5NXwuxJJb2bq0oGVPL5rqbjtahHdz2X+E73n3ptdGrOtNF8ajQLy9mZ6fgEWa4l8Y&#10;fvETOlSJ6eBHpwIzCOlIRMjzDFhyH/P7BbADwjJbAK9K/h+/+gEAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAQdU7qIAIAAJMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQClRDGW3QAAAAYBAAAPAAAAAAAAAAAAAAAAAHoEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;" adj="-11796480,,5400" path="m,l,170815r5943600,l5943600,,,xe" filled="f" stroked="f">
+              <v:stroke joinstyle="miter"/>
+              <v:formulas/>
+              <v:path arrowok="t" o:extrusionok="f" o:connecttype="custom" textboxrect="0,0,5943600,170815"/>
+              <v:textbox inset="7pt,3pt,7pt,3pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="2EB2161B" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="00503492">
+                    <w:pPr>
+                      <w:spacing w:line="240" w:lineRule="auto"/>
+                      <w:textDirection w:val="btLr"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Calibri"/>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>The Norton Foundation - Registered Charity No. 702638</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin" anchory="margin"/>
+            </v:shape>
+          </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <mc:AlternateContent>
-        <mc:Choice Requires="wpg">
+        <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="7D69EA72" wp14:editId="63542481">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="leftMargin">
                 <wp:align>right</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="topMargin">
                 <wp:posOffset>200978</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="923925" cy="180340"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Freeform: Shape 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="4888800" y="3694593"/>
                         <a:ext cx="914400" cy="170815"/>
                       </a:xfrm>
                       <a:custGeom>
                         <a:avLst/>
@@ -3419,128 +3151,126 @@
                       </a:solidFill>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="7DDCE58E" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="0057113E">
                           <w:pPr>
                             <w:spacing w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="right"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="88900" tIns="38100" rIns="88900" bIns="38100" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...39 lines deleted...]
-          </w:drawing>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="7D69EA72" id="Freeform: Shape 3" o:spid="_x0000_s1047" style="position:absolute;margin-left:21.55pt;margin-top:15.85pt;width:72.75pt;height:14.2pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:top-margin-area;v-text-anchor:middle" coordsize="914400,170815" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAazu3uOQIAAL8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSQptAuIUFVFTJOq&#10;FantD3Ach1hzbM82JP33u3MI0PI2jQfnznc+f993Z5b3favIQTgvjS5oNkkpEZqbSupdQd9eN99y&#10;SnxgumLKaFHQd+Hp/errl2VnF+LGNEZVwhEoov2iswVtQrCLJPG8ES3zE2OFhmBtXMsCuG6XVI51&#10;UL1VyU2a3iWdcZV1hgvvYXc9BOkq1q9rwcNzXXsRiCooYAtxdXEtcU1WS7bYOWYbyY8w2D+gaJnU&#10;cOmp1JoFRvZOXpVqJXfGmzpMuGkTU9eSi8gB2GTpJzYvDbMicgFxvD3J5P9fWf7r8GK3DmTorF94&#10;MJFFX7sWv4CP9AWd5fBLQb73gk7v5rPb+XQQTvSBcEiYZ7MZxjkkZN/TPLvFeHIuxPc+/BAmFmWH&#10;Jx8G3avRYs1o8V6PpoPuYd9U7FugBPrmKIG+lcP1lgU8h0jRJN0ZSXMCQgCk2+N8Pv/GjmN2aw7i&#10;1cRzAQkO1OI0AOhzVOnrrA/8xoTxa2O5UY7PaoxZ4/cqe0QwJnBlvBiURIJR0hNpQHopqzdKVhup&#10;FNLyblc+KkcODPR7yNdpvj525EOa0pisDR4brsGd5DwKaIW+7ImsQFAsgTulqd63jnjLN9L58MR8&#10;2DIH7yajpIO3VFD/Z8+coET91DCseT7H6QjRmeYZOu4yUl5GmOaNgVbzAM0enMcA/tA6bR72wdQS&#10;JygCHcAcHXglUaTji8ZneOnHrPP/zuovAAAA//8DAFBLAwQUAAYACAAAACEAAQoOoN4AAAAGAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCF7GbqK0l5qVIQfQgLaYVPL5kt0kw+zZm&#10;t+3677s96XGYYeabfBFMLw56dJ1lhHSSgNBcW9Vxg7DdvNzOQThPrKi3rBF+tYNFcXmRU6bskT/0&#10;ofSNiCXsMkJovR8yKV3dakNuYgfN0dvZ0ZCPcmykGukYy00v75JkJg11HBdaGvSy1fV3uTcIu1De&#10;rP369XP59T5fvYWUqpX9Qby+Cs9PILwO/i8MZ/yIDkVkquyelRM9QjziEe7TRxBn92E6BVEhzJIU&#10;ZJHL//jFCQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABrO7e45AgAAvwQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAEKDqDeAAAABgEAAA8AAAAA&#10;AAAAAAAAAAAAkwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" adj="-11796480,,5400" path="m,l,170815r914400,l914400,,,xe" fillcolor="#a8d08d" stroked="f">
+              <v:stroke joinstyle="miter"/>
+              <v:formulas/>
+              <v:path arrowok="t" o:extrusionok="f" o:connecttype="custom" textboxrect="0,0,914400,170815"/>
+              <v:textbox inset="7pt,3pt,7pt,3pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="7DDCE58E" w14:textId="77777777" w:rsidR="0057113E" w:rsidRDefault="0057113E">
+                    <w:pPr>
+                      <w:spacing w:line="240" w:lineRule="auto"/>
+                      <w:jc w:val="right"/>
+                      <w:textDirection w:val="btLr"/>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin" anchory="margin"/>
+            </v:shape>
+          </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0057113E"/>
+    <w:rsid w:val="000013D3"/>
+    <w:rsid w:val="00266D9E"/>
     <w:rsid w:val="002B6F73"/>
     <w:rsid w:val="003326B1"/>
     <w:rsid w:val="003B01BB"/>
+    <w:rsid w:val="003B5476"/>
+    <w:rsid w:val="003D2E39"/>
+    <w:rsid w:val="003E54E5"/>
+    <w:rsid w:val="004920EC"/>
     <w:rsid w:val="00503492"/>
+    <w:rsid w:val="00555399"/>
     <w:rsid w:val="0057113E"/>
+    <w:rsid w:val="0066431C"/>
+    <w:rsid w:val="00760C58"/>
+    <w:rsid w:val="008157F7"/>
+    <w:rsid w:val="00920B85"/>
+    <w:rsid w:val="009417BE"/>
     <w:rsid w:val="009A55FD"/>
+    <w:rsid w:val="00C94A09"/>
+    <w:rsid w:val="00E410BA"/>
+    <w:rsid w:val="00E52D2A"/>
+    <w:rsid w:val="00E64D18"/>
+    <w:rsid w:val="00ED2C51"/>
+    <w:rsid w:val="00EF614F"/>
+    <w:rsid w:val="00F44010"/>
     <w:rsid w:val="00F77970"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -4274,55 +4004,51 @@
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="115" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nortonfoundation.org" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nortonfoundation.org/wp-content/uploads/2019/02/Guidance-notes-for-people-making-application-on-behalf-of-other-individuals.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nortonfoundation.org/wp-content/uploads/2019/02/Guidance-notes-for-people-making-application-on-behalf-of-other-individuals.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:correspondent@nortonfoundation.org" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nortonfoundation.org/wp-content/uploads/2019/02/Guidance-notes-for-people-making-application-on-behalf-of-other-individuals.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:correspondent@nortonfoundation.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nortonfoundation.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nortonfoundation.org/wp-content/uploads/2019/02/Guidance-notes-for-people-making-application-on-behalf-of-other-individuals.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nortonfoundation.org/wp-content/uploads/2019/02/Guidance-notes-for-people-making-application-on-behalf-of-other-individuals.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nortonfoundation.org/wp-content/uploads/2019/02/Guidance-notes-for-people-making-application-on-behalf-of-other-individuals.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4555,61 +4281,61 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mj5Z36Ja3I0eVe99vfHKCJR3tfvFg==">AMUW2mWZPDbWx7mA0DiXIz5xh/u3DLqyaD9iwKt7tjYZgW8LskYGTVTjEh8U+OkkvQvOWKoBM/iC8oM8Pl7faQcovGFaOoe2Zse4hikfs28NQ786K0ydRsqF8V5wA3MVqTjaNBeCIJt+</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>544</Words>
-  <Characters>3104</Characters>
+  <Words>503</Words>
+  <Characters>2672</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>75</Lines>
+  <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3641</CharactersWithSpaces>
+  <CharactersWithSpaces>3270</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Roger Morley</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>