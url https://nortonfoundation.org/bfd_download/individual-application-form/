--- v0 (2026-05-13)
+++ v1 (2026-07-29)
@@ -1,68 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7D72E973" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00D40ABE">
-[...11 lines deleted...]
-    </w:p>
     <w:p w14:paraId="3C72DD02" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00D40ABE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a"/>
         <w:tblW w:w="8649" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -101,124 +87,104 @@
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:color w:val="4472C4"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:color w:val="4472C4"/>
               </w:rPr>
               <w:t>Norton Foundation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D40ABE" w14:paraId="669E6612" w14:textId="77777777">
-[...18 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p w14:paraId="65BEAE75" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00A51635">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Application form for a grant for an individual or individuals</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F37AA40" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00D40ABE">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758B3ABB" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00A51635">
       <w:r>
         <w:t xml:space="preserve">Name of Sponsoring </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Organisation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7958FDD5" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00A51635">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="51CBA672" wp14:editId="0CBD51F0">
                 <wp:extent cx="5613400" cy="403225"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="5" name=""/>
+                <wp:docPr id="5" name="Free-form: Shape 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="2545650" y="3584738"/>
                           <a:ext cx="5600700" cy="390525"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="5600700" h="390525" extrusionOk="0">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="0" y="390525"/>
                               </a:lnTo>
                               <a:lnTo>
@@ -240,106 +206,91 @@
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="8000"/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="2AC912CB" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00D40ABE">
                             <w:pPr>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="88900" tIns="38100" rIns="88900" bIns="38100" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...31 lines deleted...]
-            </w:drawing>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="51CBA672" id="Free-form: Shape 5" o:spid="_x0000_s1026" style="width:442pt;height:31.75pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" coordsize="5600700,390525" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDmjl5mggIAAIEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N3aSddYbxVlVm6aq&#10;tOpG2u0HEIxjVG4Fkjh/3wHiXDaVKlX1AwzmMJw5M8zssZMC7Zh1XKsKDwc5RkxRXXO1qfCPt+Wn&#10;EiPniaqJ0IpV+MAcfpx//DDbmykb6VaLmlkETpSb7k2FW+/NNMscbZkkbqANU7DZaCuJh6XdZLUl&#10;e/AuRTbK80m217Y2VlPmHPxdpE08j/6bhlH/0jSOeSQqDNx8HG0c12HM5jMy3VhiWk6PNMg/sJCE&#10;K7j05GpBPEFby29cSU6tdrrxA6plppuGUxZjgGiG+btoXltiWIwFxHHmJJP7f27p992rWVmQYW/c&#10;1IEZougaK8MM/FBX4VFxV0wKkO9Q4XFR3t2PyyQc6zyiACgmeX6fA4AGxENejIoAyM6e6Nb5r0xH&#10;r2T37HwSvu4t0vYW7VRvWkhfSJyIifMYQeIsRpC4dbrfEB/OBarBRPsLKu2JCQKadhsq9OVnyHmA&#10;S71jbzoe9CHEFFysB2B93hXqFnUVYA/oZxPdnQR5r0cP6+dbeM+hR1ChHUtihhijqqe4geulsk4L&#10;Xi+5ECEwZzfrJ2HRjoCEy/gdk3IFEyrINhyl/BF4g40goDWVpq6wU5uo19WRK895/P7k2VjnF8S1&#10;iUH0kNImuYdHL7iscAmn08+WkfqLqpE/GOgTCroFDsScxEgw6C1gxJrxhIu/40AYoUCrc1UHy3fr&#10;DpwEc63rw8oiZ+iSA89n4vyKWHj7Q7gW+gFc+GtLLJAQ3xQ8uLJ8CAXu42JcDsPCXu6sL3eIoq2G&#10;agUdk/nkYZVKT+nPW68bHp5A5JeoHBfwzmOKjz0pNJLLdUSdO+f8NwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAB8lriLZAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISFwQS2CjVKXp&#10;NCEhcUMMuHtN1lQkTmmyrePXY7iMi6Wn9/z8uV5OwYu9HVMfScPNTIGw1EbTU6fh/e3pugSRMpJB&#10;H8lqONoEy+b8rMbKxAO92v06d4JLKFWoweU8VFKm1tmAaRYHS+xt4xgwsxw7aUY8cHnw8lapQgbs&#10;iS84HOyjs+3nehcYQxF9fM8lPrvFlfKrbXG8f/nS+vJiWj2AyHbKpzD84vMONMy0iTsySXgN/Ej+&#10;m+yV5YLlRkMxvwPZ1PI/fPMDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5o5eZoICAACB&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAHyWuItkA&#10;AAAEAQAADwAAAAAAAAAAAAAAAADcBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" adj="-11796480,,5400" path="m,l,390525r5600700,l5600700,,,xe" strokeweight="1pt">
+                <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" miterlimit="5243f" joinstyle="miter"/>
+                <v:formulas/>
+                <v:path arrowok="t" o:extrusionok="f" o:connecttype="custom" textboxrect="0,0,5600700,390525"/>
+                <v:textbox inset="7pt,3pt,7pt,3pt">
+                  <w:txbxContent>
+                    <w:p w14:paraId="2AC912CB" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00D40ABE">
+                      <w:pPr>
+                        <w:textDirection w:val="btLr"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:anchorlock/>
+              </v:shape>
+            </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="660ED5C7" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00A51635">
       <w:r>
         <w:br/>
         <w:t>Name of Sponsor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="622C27CE" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00A51635">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="55FD1497" wp14:editId="690BCBBB">
                 <wp:extent cx="5613400" cy="488950"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="4" name=""/>
+                <wp:docPr id="4" name="Free-form: Shape 4"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="2545650" y="3541875"/>
                           <a:ext cx="5600700" cy="476250"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="5600700" h="476250" extrusionOk="0">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="0" y="476250"/>
                               </a:lnTo>
                               <a:lnTo>
@@ -361,106 +312,91 @@
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="8000"/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="598E155A" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00D40ABE">
                             <w:pPr>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="88900" tIns="38100" rIns="88900" bIns="38100" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...31 lines deleted...]
-            </w:drawing>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="55FD1497" id="Free-form: Shape 4" o:spid="_x0000_s1027" style="width:442pt;height:38.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" coordsize="5600700,476250" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6KE2nhQIAAIgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC8N5Kc2HGMyEGR1EWB&#10;oAmQ9ANoirKI8lUubct/3yVp+ZEUKFBUB2kpDoezs+Te3vVakY3wIK2paXVRUiIMt400q5r+eF18&#10;mlICgZmGKWtETXcC6N3844fbrZuJke2saoQnSGJgtnU17UJws6IA3gnN4MI6YXCytV6zgEO/KhrP&#10;tsiuVTEqy0mxtb5x3nIBgH8f8iSdJ/62FTw8tS2IQFRNUVtIb5/ey/gu5rdstvLMdZLvZbB/UKGZ&#10;NLjpgeqBBUbWXr6j0pJ7C7YNF9zqwrat5CLlgNlU5ZtsXjrmRMoFzQF3sAn+Hy3/vnlxzx5t2DqY&#10;AYYxi771On5RH+lrOhpfjSdjtG9X08vxVTW9HmfjRB8IR8B4UpbXJQI4Iq6uJyMEI2VxZOJrCF+F&#10;Taxs8wghG98MEeuGiPdmCD2WLxZOpcIFSrBwnhIs3DLv71iI66LUGJLtiZTuoISgTL+OJ/TpZ6x5&#10;hGu7Ea82LQwxxZzcoPo4q8x71FmCA2D4ukR3MOStHwNs+L6HDxoGBFcWRDYz5phcPeSNDp86C1bJ&#10;ZiGViomBXy3vlScbhhYu0rMvyhlMmWhbNcr1Y3gHW8XQa65dU1Mwq+TX2ZIz5jI9f2J2HsIDgy4r&#10;SAy5bFoGvPRK6ppOcXX+2QnWfDENCTuHfcJgt6BRGGhKlMDegkE6M4FJ9XccGqMMenU81TEK/bIn&#10;EtOqIlf8s7TN7tkTcHwhUe4jg/DMPLaACnfHtoD7/lozj1rUN4P3bjq9iec8pMHltIoDfzqzPJ1h&#10;hncWDy3amcP7gKN8Ao39vA62lfEmJJlZyn6A1z1Vet+aYj85HSfUsYHOfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhAMcHrHfaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwUuxu4ok&#10;Ic2mGEHwaq1Fb5PsNglmZ0N226b/3tGLvTx4vOG9b4r17AZxtFPoPWm4XyoQlhpvemo1bN9f7jIQ&#10;ISIZHDxZDWcbYF1eXxWYG3+iN3vcxFZwCYUcNXQxjrmUoemsw7D0oyXO9n5yGNlOrTQTnrjcDfJB&#10;qUQ67IkXOhztc2eb783BaUg+h91HtVuct/E1WagKU/9V1Vrf3sxPKxDRzvH/GH7xGR1KZqr9gUwQ&#10;gwZ+JP4pZ1n2yLbWkKYKZFnIS/jyBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALooTaeF&#10;AgAAiAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMcH&#10;rHfaAAAABAEAAA8AAAAAAAAAAAAAAAAA3wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;" adj="-11796480,,5400" path="m,l,476250r5600700,l5600700,,,xe" strokeweight="1pt">
+                <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" miterlimit="5243f" joinstyle="miter"/>
+                <v:formulas/>
+                <v:path arrowok="t" o:extrusionok="f" o:connecttype="custom" textboxrect="0,0,5600700,476250"/>
+                <v:textbox inset="7pt,3pt,7pt,3pt">
+                  <w:txbxContent>
+                    <w:p w14:paraId="598E155A" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00D40ABE">
+                      <w:pPr>
+                        <w:textDirection w:val="btLr"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:anchorlock/>
+              </v:shape>
+            </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="52FFF4FC" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00A51635">
       <w:r>
         <w:br/>
         <w:t>Address (to which reply is to be sent)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="406637A5" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00A51635">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="0493ADD6" wp14:editId="3080A99C">
                 <wp:extent cx="5613400" cy="1174750"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="7" name=""/>
+                <wp:docPr id="7" name="Free-form: Shape 7"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="2545650" y="3198975"/>
                           <a:ext cx="5600700" cy="1162050"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="5600700" h="1162050" extrusionOk="0">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="0" y="1162050"/>
                               </a:lnTo>
                               <a:lnTo>
@@ -482,106 +418,91 @@
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="8000"/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="3D861471" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00D40ABE">
                             <w:pPr>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="88900" tIns="38100" rIns="88900" bIns="38100" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...31 lines deleted...]
-            </w:drawing>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="0493ADD6" id="Free-form: Shape 7" o:spid="_x0000_s1028" style="width:442pt;height:92.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" coordsize="5600700,1162050" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCTh5/qhQIAAIwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC8N5Kc2nGMyEGR1EWB&#10;oAmQ9APWFGUR5askbct/3yVp+VEXKFBUB2kpDoezs+Te3fdKkg13Xhhd0+qqpIRrZhqhVzX9/rb4&#10;MKXEB9ANSKN5TXfc0/v5+3d3WzvjI9MZ2XBHkET72dbWtAvBzorCs44r8FfGco2TrXEKAg7dqmgc&#10;bJFdyWJUlpNia1xjnWHce/z7mCfpPPG3LWfhuW09D0TWFLWF9HbpvYzvYn4Hs5UD2wm2lwH/oEKB&#10;0LjpgeoRApC1ExdUSjBnvGnDFTOqMG0rGE85YDZV+Vs2rx1YnnJBc7w92OT/Hy37tnm1Lw5t2Fo/&#10;8xjGLPrWqfhFfaSv6Wj8cTwZo327ml5Xt9Pbm3E2jveBMASMJ2V5UyKAIaKqJqMS0chZHKnY2ocv&#10;3CRa2Dz5kJ1vhgi6IWK9HkKH9YuVk6lygRKsnKMEK7fMAiyEuC5qjSHZnmjpjlIICnXreEaff8Sq&#10;R7wyG/5m0soQk8zpDbKPs1Jfos5THBDD1ya+gycXlgy44XuJH1QMCCaN59nPmGYy9pA6mnxqrjdS&#10;NAshZUzNu9XyQTqyAXRxkZ59Xc5gUkfnqlGuIeA9bCWg3UzZpqZer5JjZ0vOmMv0/InZOh8ewXdZ&#10;QWLIlVMi4MWXQtV0iqvzz45D81k3JOws9gqNHYNGYV5RIjn2FwzSsQkg5N9xaIzU6NXxZMco9Mue&#10;CExrFLnin6Vpdi+OeMsWAuU+gQ8v4LANVLg7tgbc9+caHGqRXzXeven0Np71kAbX0yoO3OnM8nQG&#10;NOsMnlu0M4cPAUf5DGrzaR1MK+JlSDKzlP0Ar3yq9L49xZ5yOk6oYxOd/wIAAP//AwBQSwMEFAAG&#10;AAgAAAAhAIiTpWDaAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrK3GjTstf&#10;CHEqhIS4IAGBB3DiJY6I16nttiFPz8IFLiuNZjT7Tbmd3CAOGGLvScF6lYFAar3pqVPw/vZwloOI&#10;SZPRgydU8IURttXipNSF8Ud6xUOdOsElFAutwKY0FlLG1qLTceVHJPY+fHA6sQydNEEfudwNcpNl&#10;V9LpnviD1SPeW2w/671TsJuf7fXcNnW4mR9fnsZ4vvaWlDpdTne3IBJO6S8MP/iMDhUzNX5PJopB&#10;AQ9Jv5e9PL9g2XAov8xAVqX8T199AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJOHn+qF&#10;AgAAjAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIiT&#10;pWDaAAAABQEAAA8AAAAAAAAAAAAAAAAA3wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;" adj="-11796480,,5400" path="m,l,1162050r5600700,l5600700,,,xe" strokeweight="1pt">
+                <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" miterlimit="5243f" joinstyle="miter"/>
+                <v:formulas/>
+                <v:path arrowok="t" o:extrusionok="f" o:connecttype="custom" textboxrect="0,0,5600700,1162050"/>
+                <v:textbox inset="7pt,3pt,7pt,3pt">
+                  <w:txbxContent>
+                    <w:p w14:paraId="3D861471" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00D40ABE">
+                      <w:pPr>
+                        <w:textDirection w:val="btLr"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:anchorlock/>
+              </v:shape>
+            </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C719573" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00A51635">
       <w:r>
         <w:br/>
         <w:t>Telephone number</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C7F34D2" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00A51635">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="52F7885B" wp14:editId="7D36FE38">
                 <wp:extent cx="5613400" cy="279400"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="6" name=""/>
+                <wp:docPr id="6" name="Free-form: Shape 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="2545650" y="3646650"/>
                           <a:ext cx="5600700" cy="266700"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="5600700" h="266700" extrusionOk="0">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="0" y="266700"/>
                               </a:lnTo>
                               <a:lnTo>
@@ -603,117 +524,100 @@
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="8000"/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="17A91947" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00D40ABE">
                             <w:pPr>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="88900" tIns="38100" rIns="88900" bIns="38100" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...31 lines deleted...]
-            </w:drawing>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="52F7885B" id="Free-form: Shape 6" o:spid="_x0000_s1029" style="width:442pt;height:22pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" coordsize="5600700,266700" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBE4WIDggIAAIgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2jAQfa/Uf7D83k2AJaWIsKqWUlVa&#10;dZF2+wGD4xCrvtU2EP6+Y4dwWSpVqpqHZBwfH585Y8/soVWS7LjzwuiSDu5ySrhmphJ6U9Ifr8sP&#10;E0p8AF2BNJqX9MA9fZi/fzfb2ykfmsbIijuCJNpP97akTQh2mmWeNVyBvzOWa5ysjVMQcOg2WeVg&#10;j+xKZsM8L7K9cZV1hnHv8e+im6TzxF/XnIXnuvY8EFlS1BbS26X3Or6z+QymGwe2EewoA/5BhQKh&#10;cdMT1QICkK0TN1RKMGe8qcMdMyozdS0YTzlgNoP8TTYvDVieckFzvD3Z5P8fLfu+e7ErhzbsrZ96&#10;DGMWbe1U/KI+0pZ0OL4fF2O071DSUXFfxDgZx9tAGALGRZ5/zBHAEDEsihgjIDszsa0PX7lJrLB7&#10;8qEzvuojaPqItboPHZYvFk6mwgVKsHCOEizcutvfQojrotQYkv2FlOakhKBMt40n9PlnrHmEK7Pj&#10;ryYtDDHFLrle9XlW6lvUVYI9oP/aRHcy5K0fPaz/3sJ7DT2CSeN5Z2bMMbl6yhsdvnTWGymqpZAy&#10;JubdZv0oHdkBWrhMz7EoVzCpo22DYVc/wDtYS0CvmbJVSb3eJL+ullwx5+n5E7N1PizAN52CxNCV&#10;TYmAl14KVdIJru5+NhyqL7oi4WCxT2jsFjQK84oSybG3YJDOTAAh/45DY6RGr86nOkahXbdEYFqj&#10;yBX/rE11WDniLVsKlPsEPqzAYQsY4O7YFnDfX1twqEV+03jvJpNP8ZyHNBhNBnHgLmfWlzOgWWPw&#10;0KKdXfgYcNSdQG0+b4OpRbwJSWYn5TjA654qfWxNsZ9cjhPq3EDnvwEAAP//AwBQSwMEFAAGAAgA&#10;AAAhAJE4OdjZAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1lXqjTmkFIcSp&#10;SqVKXDg05QPceImjxutgu034exYucNnVaFazb8rN5HpxxRA7TwqWiwwEUuNNR62C9+P+LgcRkyaj&#10;e0+o4AsjbKrbm1IXxo90wGudWsEhFAutwKY0FFLGxqLTceEHJPY+fHA6sQytNEGPHO56eZ9lD9Lp&#10;jviD1QPuLDbn+uIUfB7OWYjbFb2Mr8dHW7unvdm9KTWfTdtnEAmn9HcMP/iMDhUznfyFTBS9Ai6S&#10;fid7eb5meVKw5i2rUv6Hr74BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAROFiA4ICAACI&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAkTg52NkA&#10;AAAEAQAADwAAAAAAAAAAAAAAAADcBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" adj="-11796480,,5400" path="m,l,266700r5600700,l5600700,,,xe" strokeweight="1pt">
+                <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" miterlimit="5243f" joinstyle="miter"/>
+                <v:formulas/>
+                <v:path arrowok="t" o:extrusionok="f" o:connecttype="custom" textboxrect="0,0,5600700,266700"/>
+                <v:textbox inset="7pt,3pt,7pt,3pt">
+                  <w:txbxContent>
+                    <w:p w14:paraId="17A91947" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00D40ABE">
+                      <w:pPr>
+                        <w:textDirection w:val="btLr"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:anchorlock/>
+              </v:shape>
+            </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="571A202C" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00A51635">
       <w:r>
         <w:br/>
-      </w:r>
-      <w:r>
         <w:t>Names and dates of birth of individual(s) for whom grant is requested</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2051278E" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00A51635">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="41C3B184" wp14:editId="0B7DE282">
-[...2 lines deleted...]
-                <wp:docPr id="2" name=""/>
+              <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="41C3B184" wp14:editId="5D5814CF">
+                <wp:extent cx="5600700" cy="1257300"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:docPr id="2" name="Free-form: Shape 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
-                          <a:off x="2545650" y="2865600"/>
-                          <a:ext cx="5600700" cy="1828800"/>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5600700" cy="1257300"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="5600700" h="1828800" extrusionOk="0">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="0" y="1828800"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="5600700" y="1828800"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="5600700" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
@@ -726,117 +630,100 @@
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="8000"/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="7F58BAD5" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00D40ABE">
                             <w:pPr>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="88900" tIns="38100" rIns="88900" bIns="38100" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...31 lines deleted...]
-            </w:drawing>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="41C3B184" id="Free-form: Shape 2" o:spid="_x0000_s1030" style="width:441pt;height:99pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" coordsize="5600700,1828800" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2foCVewIAAIAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtpJ184L6hRDuwwD&#10;irVAuw9gZDkWpttEJXH+fpQcJ2k7YMMwP9ikRR0dHoq8uu6NZhsZUDlb88lZyZm0wjXKrmr+/Wnx&#10;ruIMI9gGtLOy5juJ/Hr+9s3V1s/k1HVONzIwArE42/qadzH6WVGg6KQBPHNeWlpsXTAQyQ2rogmw&#10;JXSji2lZXhZbFxofnJCI9Pd2WOTzjN+2UsT7tkUZma45cYv5HfJ7md7F/ApmqwC+U2JPA/6BhQFl&#10;6dAD1C1EYOugXkEZJYJD18Yz4Uzh2lYJmXOgbCbli2weO/Ay50LioD/IhP8PVnzbPPqHQDJsPc6Q&#10;zJRF3waTvsSP9Vms3UEs2Ucm6OfFZVl+KElTQWuT6cWHc3IIpzhuF2uMX6TLULC5wzio3YwWdKMl&#10;ejuagWqWqqVztSJnVK3AGVVrOVTLQ0z7Er9ksu0Jl46oVNOqSryIaFine3n/I5FP8cZt5JPLO+OL&#10;xIj2cVXb11Ej7pDiGDF+fcY7aJIk2fP42/hRvBFRaIdy2JzSzMIeUie2p+Ki06pZKK1TahhWyxsd&#10;2AZIxUV+9nV5FqZtUm4yHWoI1HutBpJbGN/UHO0qK/ZsyzPkMj+/Q/YB4y1gNzDICEPljIrU7FqZ&#10;mlOF9s3XSWg+24bFnaf5YGlK8EQMDWda0kwhg1SAWQSl/xxHwmhLWh1vc7Jiv+yZorTeJ6z0Z+ma&#10;3UNg6MVCEd07wPgAgVp/QqfTOKBzf64hEBf91VK/VdXHdKdids6rSXLC6crydAWs6BzdW5JzMG8i&#10;ecMdtO7TOrpWpWbINAcqe4faPFd6P5LSHDn1c9RxcM5/AQAA//8DAFBLAwQUAAYACAAAACEAhcQv&#10;qNkAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvEMBCF74L/IYzgzU1dVGJtusiCNy92RfSW&#10;bSZt2WRSm2y3/ntHL3oZeLzHm+9VmyV4MeOUhkgarlcFCKQ22oE6Da+7pysFImVD1vhIqOELE2zq&#10;87PKlDae6AXnJneCSyiVRkOf81hKmdoeg0mrOCKx5+IUTGY5ddJO5sTlwct1UdzJYAbiD70Zcdtj&#10;e2iOQcOhGWe3Ux/u87Z9e7Zb9e68u9H68mJ5fACRccl/YfjBZ3SomWkfj2ST8Bp4SP697Cm1Zrnn&#10;0L0qQNaV/E9ffwMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD2foCVewIAAIAFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCFxC+o2QAAAAUBAAAP&#10;AAAAAAAAAAAAAAAAANUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" adj="-11796480,,5400" path="m,l,1828800r5600700,l5600700,,,xe" strokeweight="1pt">
+                <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" miterlimit="5243f" joinstyle="miter"/>
+                <v:formulas/>
+                <v:path arrowok="t" o:extrusionok="f" o:connecttype="custom" textboxrect="0,0,5600700,1828800"/>
+                <v:textbox inset="7pt,3pt,7pt,3pt">
+                  <w:txbxContent>
+                    <w:p w14:paraId="7F58BAD5" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00D40ABE">
+                      <w:pPr>
+                        <w:textDirection w:val="btLr"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:anchorlock/>
+              </v:shape>
+            </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="646737D1" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00D40ABE"/>
-    <w:p w14:paraId="66D546D5" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00D40ABE"/>
-    <w:p w14:paraId="1F0B4787" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00D40ABE"/>
     <w:p w14:paraId="0EC3B9F9" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00A51635">
       <w:r>
         <w:t>Addresses of individual(s)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05C23437" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00A51635">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="776748A0" wp14:editId="505A1331">
-[...2 lines deleted...]
-                <wp:docPr id="1" name=""/>
+              <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="776748A0" wp14:editId="0CF9C059">
+                <wp:extent cx="5600700" cy="1314450"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:docPr id="1" name="Free-form: Shape 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
-                          <a:off x="2545650" y="2841788"/>
-                          <a:ext cx="5600700" cy="1876425"/>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5600700" cy="1314450"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="5600700" h="1876425" extrusionOk="0">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="0" y="1876425"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="5600700" y="1876425"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="5600700" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
@@ -849,118 +736,104 @@
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="8000"/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="6A60C2B7" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00D40ABE">
                             <w:pPr>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="88900" tIns="38100" rIns="88900" bIns="38100" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...31 lines deleted...]
-            </w:drawing>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="776748A0" id="Free-form: Shape 1" o:spid="_x0000_s1031" style="width:441pt;height:103.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" coordsize="5600700,1876425" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBUWcX5fwIAAIAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vthOkzYL4hRDswwD&#10;ijVAuw9gZDkWptskJXH+fpQc59IO2DDMDzIlkUeHhxJn962SZMedF0aXtBjklHDNTCX0pqTfX5Yf&#10;JpT4ALoCaTQv6YF7ej9//262t1M+NI2RFXcEQbSf7m1JmxDsNMs8a7gCPzCWa9ysjVMQcOo2WeVg&#10;j+hKZsM8v832xlXWGca9x9VFt0nnCb+uOQtPde15ILKkyC2k0aVxHcdsPoPpxoFtBDvSgH9goUBo&#10;PPQEtYAAZOvEGyglmDPe1GHAjMpMXQvGUw6YTZG/yua5ActTLiiOtyeZ/P+DZd92z3blUIa99VOP&#10;ZsyirZ2Kf+RH2iTW4SQWbwNhuDi+zfO7HDVluFfcFKPROMmZncPZ1ocv3CQo2D360Kld9RY0vcVa&#10;3ZsOaxarJVO1AiVYLUcJVmvdVctCiHGRXzTJ/oJLg1Qmd7ej4RjvYRvcNt7Lpx+RfPRXZsdfTIoM&#10;rxJD2uddqd969biYA/r2Hv3fJryTJlGSI4+/9e/F6xGZNJ53wTHNdOopdWRwKa43UlRLIWVMzbvN&#10;+kE6sgNUcZm+KByGXLlJHZUrhl0NAd9eLQHlZspWJfV6kxS7CrlCztP3O2TrfFiAbzoGCaGrnBIB&#10;H7sUqqQTjO4WGw7VZ12RcLDYHzR2CRqJeUWJ5NhT0ED2MA0g5J/9Umkw2fNtjlZo1y0RmNY4YsWV&#10;takOK0e8ZUuBdB/BhxU4fPoFno7tAM/9uQWHXORXje9tMvkY73pIk5tJESfucmd9uQOaNQbvLcrZ&#10;mQ8BZ90d1ObTNphaxMeQaHZUjhN85qlUx5YU+8jlPHmdG+f8FwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AF9xcyDaAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLxDAQhe+C/yGM4M1N7EFLbbosouxF&#10;ENeK12wzNsVmUpJst/rrHb24lwePN7z3Tb1e/ChmjGkIpOF6pUAgdcEO1GtoXx+vShApG7JmDIQa&#10;vjDBujk/q01lw5FecN7lXnAJpcpocDlPlZSpc+hNWoUJibOPEL3JbGMvbTRHLvejLJS6kd4MxAvO&#10;THjvsPvcHbyGbVsOz/QWn1LbzXa7+W6Xd/eg9eXFsrkDkXHJ/8fwi8/o0DDTPhzIJjFq4Efyn3JW&#10;lgXbvYZC3SqQTS1P6ZsfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFRZxfl/AgAAgAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAF9xcyDaAAAA&#10;BQEAAA8AAAAAAAAAAAAAAAAA2QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" adj="-11796480,,5400" path="m,l,1876425r5600700,l5600700,,,xe" strokeweight="1pt">
+                <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" miterlimit="5243f" joinstyle="miter"/>
+                <v:formulas/>
+                <v:path arrowok="t" o:extrusionok="f" o:connecttype="custom" textboxrect="0,0,5600700,1876425"/>
+                <v:textbox inset="7pt,3pt,7pt,3pt">
+                  <w:txbxContent>
+                    <w:p w14:paraId="6A60C2B7" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00D40ABE">
+                      <w:pPr>
+                        <w:textDirection w:val="btLr"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:anchorlock/>
+              </v:shape>
+            </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="0659E2A6" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00D40ABE"/>
     <w:p w14:paraId="4158A46A" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00A51635">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Circumstances of individual(s) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="2A9F1C63" wp14:editId="3510D6C9">
-[...2 lines deleted...]
-                <wp:docPr id="3" name=""/>
+              <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="2A9F1C63" wp14:editId="180A37D3">
+                <wp:extent cx="5731510" cy="3286125"/>
+                <wp:effectExtent l="0" t="0" r="21590" b="28575"/>
+                <wp:docPr id="3" name="Free-form: Shape 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
-                          <a:off x="2480245" y="2517938"/>
-                          <a:ext cx="5731510" cy="2524125"/>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5731510" cy="3286125"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="5731510" h="2524125" extrusionOk="0">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="0" y="2524125"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="5731510" y="2524125"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="5731510" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
@@ -973,325 +846,493 @@
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="8000"/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="2C7AF476" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00D40ABE">
                             <w:pPr>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="88900" tIns="38100" rIns="88900" bIns="38100" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...31 lines deleted...]
-            </w:drawing>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="2A9F1C63" id="Free-form: Shape 3" o:spid="_x0000_s1032" style="width:451.3pt;height:258.75pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" coordsize="5731510,2524125" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDiwM3ZfAIAAIAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjh2ljYN4hRDswwD&#10;ijVAuw9QZDkWpttEJXH+fpQc59IOGDbMDzIlUUeHhyJn961WZCc8SGtKmg+GlAjDbSXNpqTfX5Yf&#10;JpRAYKZiyhpR0oMAej9//262d1NR2MaqSniCIAame1fSJgQ3zTLgjdAMBtYJg5u19ZoFnPpNVnm2&#10;R3StsmI4vMn21lfOWy4AcHXRbdJ5wq9rwcNTXYMIRJUUuYU0+jSu45jNZ2y68cw1kh9psH9goZk0&#10;eOkJasECI1sv30Bpyb0FW4cBtzqzdS25SDFgNPnwVTTPDXMixYLigDvJBP8Pln/bPbuVRxn2DqaA&#10;Zoyirb2Of+RH2iTW4SSWaAPhuDi+HeXjHDXluDcqJjd5MY5yZufjfAvhi7AJiu0eIXRqV73Fmt7i&#10;relNjzmL2VIpW4ESzJanBLO17rLlWIjnIr9okv0Fl6akxbj4GKkQJOq38V0+/Yjko7+2O/Fi08nw&#10;KjCkfd5V5q1Xj9uF2Hv0f5fwTpqgJH/rn94isugRubIgustimEnYU+jodykuWCWrpVQqhgZ+s35Q&#10;nuwYqrhM3zEvV27KROXy4nYYc8iw9mrFUG6uXVVSMJuk2NWRK+Rh+n6H7DyEBYOmY5AQusxpGbDY&#10;ldQlneDpbrERrPpsKhIODvuDwS5BIzHQlCiBPQWN9GwCk+rPfklA1Or8mqMV2nVLJIZ1E7HiytpW&#10;h5Un4PhSIt1HBmHFPJZ+jrdjO8B7f26ZRy7qq8F6m0zuok4hTUaTPE785c76cocZ3lh8tyhnZz4E&#10;nHVv0NhP22BrGYsh0eyoHCdY5inTx5YU+8jlPHmdG+f8FwAAAP//AwBQSwMEFAAGAAgAAAAhAKiZ&#10;LjDbAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I+w+RJ3FjyTptQKk7TRNcdkEM&#10;kDhmjddWNE7VZFv59xgucLGe9az3Phfr0XfqTENsAyPMZwYUcRVcyzXC2+vTzR2omCw72wUmhC+K&#10;sC4nV4XNXbjwC533qVYSwjG3CE1Kfa51rBryNs5CTyzeMQzeJlmHWrvBXiTcdzozZqW9bVkaGtvT&#10;tqHqc3/yCO3uuY/hcbFbjO90zERWH9ogXk/HzQOoRGP6O4YffEGHUpgO4cQuqg5BHkm/U7x7k61A&#10;HRCW89sl6LLQ/+nLbwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDiwM3ZfAIAAIAFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQComS4w2wAAAAUB&#10;AAAPAAAAAAAAAAAAAAAAANYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" adj="-11796480,,5400" path="m,l,2524125r5731510,l5731510,,,xe" strokeweight="1pt">
+                <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" miterlimit="5243f" joinstyle="miter"/>
+                <v:formulas/>
+                <v:path arrowok="t" o:extrusionok="f" o:connecttype="custom" textboxrect="0,0,5731510,2524125"/>
+                <v:textbox inset="7pt,3pt,7pt,3pt">
+                  <w:txbxContent>
+                    <w:p w14:paraId="2C7AF476" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00D40ABE">
+                      <w:pPr>
+                        <w:textDirection w:val="btLr"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:anchorlock/>
+              </v:shape>
+            </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="00A8537F" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00D40ABE"/>
     <w:p w14:paraId="5497F292" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00A51635">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>I confirm that the applicant(s) are aware that the disclosed personal data in this application will be processed by the Norton Foundation. I also confirm that the applicants have read and understood The Norton Foundation “Privacy Statement” which is availa</w:t>
-[...6 lines deleted...]
-        <w:t>ble on the website, www.nortonfoundation.org.</w:t>
+        <w:t>I confirm that the applicant(s) are aware that the disclosed personal data in this application will be processed by the Norton Foundation. I also confirm that the applicants have read and understood The Norton Foundation “Privacy Statement” which is available on the website, www.nortonfoundation.org.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6441B729" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00A51635">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">I understand that my personal data (as sponsor) will be processed by the Norton Foundation. I confirm that I have read and understand The Norton Foundation “Privacy Statement”. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="481C8952" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00A51635">
+    <w:p w14:paraId="2A18E9CB" w14:textId="77777777" w:rsidR="007755A5" w:rsidRDefault="007755A5">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CCA63E4" w14:textId="35861253" w:rsidR="007755A5" w:rsidRDefault="007755A5">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007755A5">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2EF78F74" wp14:editId="0D63FE3C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3192780</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>427990</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="210820" cy="266700"/>
+                <wp:effectExtent l="0" t="0" r="17780" b="19050"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="217" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="210820" cy="266700"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2D9B4479" w14:textId="1AC82F83" w:rsidR="007755A5" w:rsidRDefault="007755A5"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="2EF78F74" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:251.4pt;margin-top:33.7pt;width:16.6pt;height:21pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDxnQwFEgIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgxcqsRp+jSZRjQ&#10;XYBuHyDLcixMEjVJiZ19/Sg5TYNuexmmB4EUqUPykFzfDlqRo3BegqnodJJTIgyHRpp9Rb993b1Z&#10;UeIDMw1TYERFT8LT283rV+velqKADlQjHEEQ48veVrQLwZZZ5nknNPMTsMKgsQWnWUDV7bPGsR7R&#10;tcqKPF9kPbjGOuDCe3y9H410k/DbVvDwuW29CERVFHML6XbpruOdbdas3DtmO8nPabB/yEIzaTDo&#10;BeqeBUYOTv4GpSV34KENEw46g7aVXKQasJpp/qKax45ZkWpBcry90OT/Hyz/dHy0XxwJw1sYsIGp&#10;CG8fgH/3xMC2Y2Yv7pyDvhOswcDTSFnWW1+ev0aqfekjSN1/hAabzA4BEtDQOh1ZwToJomMDThfS&#10;xRAIx8dimq8KtHA0FYvFMk9NyVj59Nk6H94L0CQKFXXY0wTOjg8+xGRY+eQSY3lQstlJpZLi9vVW&#10;OXJk2P9dOin/F27KkL6iN/NiPtb/V4g8nT9BaBlwkJXUFV1dnFgZWXtnmjRmgUk1ypiyMmcaI3Mj&#10;h2GoByKbii5jgMhqDc0JeXUwzi3uGQoduJ+U9DizFfU/DswJStQHg725mc5mcciTMpsvI63u2lJf&#10;W5jhCFXRQMkobkNajMibgTvsYSsTv8+ZnFPGWUy0n/cmDvu1nryet3vzCwAA//8DAFBLAwQUAAYA&#10;CAAAACEAgR8fQeAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXFBr06Zp&#10;G+JUCAlEb9AiuLqxm0TY62C7afh7lhMcV/s086bcjM6ywYTYeZRwOxXADNZed9hIeNs/TlbAYlKo&#10;lfVoJHybCJvq8qJUhfZnfDXDLjWMQjAWSkKbUl9wHuvWOBWnvjdIv6MPTiU6Q8N1UGcKd5bPhMi5&#10;Ux1SQ6t689Ca+nN3chJW2fPwEbfzl/c6P9p1ulkOT19Byuur8f4OWDJj+oPhV5/UoSKngz+hjsxK&#10;WIgZqScJ+TIDRsBintO4A5FinQGvSv5/QvUDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;8Z0MBRICAAAlBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAgR8fQeAAAAAKAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="2D9B4479" w14:textId="1AC82F83" w:rsidR="007755A5" w:rsidRDefault="007755A5"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I confirm that the sponsor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>organi</w:t>
+      </w:r>
+      <w:r w:rsidR="00944B1D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has a</w:t>
+      </w:r>
+      <w:r w:rsidR="005C6E2D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+      <w:r w:rsidR="00086A83">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>up-to-date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> safeguarding policy which includes DBS </w:t>
+      </w:r>
+      <w:r w:rsidR="0003190E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>checks and</w:t>
+      </w:r>
+      <w:r w:rsidR="00944B1D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relevant </w:t>
+      </w:r>
+      <w:r w:rsidR="00456B0D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">safeguarding training, </w:t>
+      </w:r>
+      <w:r w:rsidR="00090BBE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all staff and volunteers working with all young people under the age of eighteen and vulnerable adults. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC7782">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please tick: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D55D2DF" w14:textId="77777777" w:rsidR="00BC7782" w:rsidRDefault="00A51635">
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="030D782F" w14:textId="77777777" w:rsidR="00090BBE" w:rsidRDefault="00090BBE"/>
+    <w:p w14:paraId="481C8952" w14:textId="501CFC72" w:rsidR="00D40ABE" w:rsidRDefault="00A51635">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:br/>
         <w:t>Signature of Sponsor:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Date:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Completed applications should be sent to The Correspondent - c/o The Norton Foundation, Carleton House, 266-268 Stratford Rd, Shirley, B90 3AD or email </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14">
+      <w:hyperlink r:id="rId7">
         <w:r>
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>correspondent@nortonfoundation.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> . </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>(App</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> 2 pages will not be considered)</w:t>
+        <w:t>(Applications in excess of 2 pages will not be considered)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09CCD813" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00D40ABE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1289F6BF" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00A51635">
       <w:r>
         <w:t xml:space="preserve">Before returning this application form, please, ensure that you have read the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15">
+      <w:hyperlink r:id="rId8">
         <w:r>
-          <w:t>Guidan</w:t>
-[...2 lines deleted...]
-          <w:t>ce Notes for Applicant for Individual Grants</w:t>
+          <w:t>Guidance Notes for Applicant for Individual Grants</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D40ABE">
-      <w:headerReference w:type="default" r:id="rId16"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="426" w:right="1440" w:bottom="426" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20A337FD" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00A51635">
+    <w:p w14:paraId="51863EAB" w14:textId="77777777" w:rsidR="00E47E0F" w:rsidRDefault="00E47E0F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29C5C19B" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00A51635">
+    <w:p w14:paraId="0E2BD398" w14:textId="77777777" w:rsidR="00E47E0F" w:rsidRDefault="00E47E0F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="620E1801" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00A51635">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>Page 2 of 2</w:t>
@@ -1299,148 +1340,148 @@
   </w:p>
   <w:p w14:paraId="51BBCAAC" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00D40ABE">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3ACE17D1" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00A51635">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>Page 1 of 2</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="620CA82C" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00A51635">
+    <w:p w14:paraId="523C0567" w14:textId="77777777" w:rsidR="00E47E0F" w:rsidRDefault="00E47E0F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="010B790B" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00A51635">
+    <w:p w14:paraId="421E31FF" w14:textId="77777777" w:rsidR="00E47E0F" w:rsidRDefault="00E47E0F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1BF18B89" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00A51635">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <mc:AlternateContent>
-        <mc:Choice Requires="wpg">
+        <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="7DEAADE5" wp14:editId="2F1E29F3">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>right</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="topMargin">
                 <wp:posOffset>223838</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5953125" cy="249555"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="9" name=""/>
+              <wp:docPr id="9" name="Free-form: Shape 9"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="2374200" y="3659985"/>
                         <a:ext cx="5943600" cy="240030"/>
                       </a:xfrm>
                       <a:custGeom>
                         <a:avLst/>
                         <a:gdLst/>
                         <a:ahLst/>
                         <a:cxnLst/>
                         <a:rect l="l" t="t" r="r" b="b"/>
                         <a:pathLst>
                           <a:path w="5943600" h="240030" extrusionOk="0">
                             <a:moveTo>
                               <a:pt x="0" y="0"/>
                             </a:moveTo>
                             <a:lnTo>
                               <a:pt x="0" y="240030"/>
                             </a:lnTo>
                             <a:lnTo>
@@ -1468,115 +1509,106 @@
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:eastAsia="Calibri"/>
                               <w:color w:val="000000"/>
                             </w:rPr>
                             <w:t>The Norton Foundation -Registered Charity No. 702638</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="4165B48E" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00D40ABE">
                           <w:pPr>
                             <w:spacing w:line="240" w:lineRule="auto"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="88900" tIns="38100" rIns="88900" bIns="38100" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...39 lines deleted...]
-          </w:drawing>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="7DEAADE5" id="Free-form: Shape 9" o:spid="_x0000_s1034" style="position:absolute;margin-left:417.55pt;margin-top:17.65pt;width:468.75pt;height:19.65pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:top-margin-area;v-text-anchor:middle" coordsize="5943600,240030" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBdQNnVHQIAAJMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N3auTaI4q6qrVJVW&#10;3Ui7/QCCcWwVMxQmsffvO+DYSTdvVV9gBg7jc86ANw9trdlZOV+Byfh4lHKmjIS8MseM/3zdfVpy&#10;5lGYXGgwKuNvyvOH7ccPm8au1QRK0LlyjIoYv25sxktEu04SL0tVCz8CqwxtFuBqgZS6Y5I70VD1&#10;WieTNF0kDbjcOpDKe1p97Db5NtYvCiXxuSi8QqYzTtwwji6OhzAm241YH52wZSUvNMQ/sKhFZeij&#10;Q6lHgYKdXHVXqq6kAw8FjiTUCRRFJVXUQGrG6Ts1L6WwKmohc7wdbPL/r6z8cX6xe0c2NNavPYVB&#10;RVu4OszEj7UZn0w/z8hszt4yPl3MV6vlvDNOtcgkAear2XQRAJIQk1maTqOzybWSPHn8piBWFecn&#10;j53xeR+Jso9ka/rQUftC43RsHHJGjXOcUeMO3fetwHAuUA0ha26olAMTRjTdKdzQ51+h5wFew1m9&#10;QjyIQWInrmd93dXmHvWXwB7QzzaWGwx570cP6+d7eM+hR0gNXpFbZGbQOARRNy3eOmtgV2kdrdUm&#10;iBsWCBhWkmuXQ4TtoSV0CA+Qv+0d81buKufxSXjcC0dvYcxZQ+8j4/73STjFmf5u6AIul6vQcIzJ&#10;dDkOibvdOdzuCCNLoO5JpP51yVekvGuGgS8nhKIKlyIy7MhcErr5UfTllYandZtH1PVfsv0DAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDwByLm3wAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITv&#10;SLyDtUjcqAOhP4RsqqpSJQQXCKgqNyfZJoF4HdlOk7495gTH0YxmvknXk+7EiaxrDSPcziIQxKWp&#10;Wq4RPt53NysQziuuVGeYEM7kYJ1dXqQqqczIb3TKfS1CCbtEITTe94mUrmxIKzczPXHwjsZq5YO0&#10;taysGkO57uRdFC2kVi2HhUb1tG2o/M4HjTAMY/9pDy+r7e75afO6L87T1zFHvL6aNo8gPE3+Lwy/&#10;+AEdssBUmIErJzqEcMQjxPMYRHAf4uUcRIGwvF+AzFL5Hz/7AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAF1A2dUdAgAAkwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPAHIubfAAAABgEAAA8AAAAAAAAAAAAAAAAAdwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" adj="-11796480,,5400" path="m,l,240030r5943600,l5943600,,,xe" filled="f" stroked="f">
+              <v:stroke joinstyle="miter"/>
+              <v:formulas/>
+              <v:path arrowok="t" o:extrusionok="f" o:connecttype="custom" textboxrect="0,0,5943600,240030"/>
+              <v:textbox inset="7pt,3pt,7pt,3pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="40BA2D39" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00A51635">
+                    <w:pPr>
+                      <w:spacing w:line="240" w:lineRule="auto"/>
+                      <w:textDirection w:val="btLr"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Calibri"/>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>The Norton Foundation -Registered Charity No. 702638</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="4165B48E" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00D40ABE">
+                    <w:pPr>
+                      <w:spacing w:line="240" w:lineRule="auto"/>
+                      <w:textDirection w:val="btLr"/>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin" anchory="margin"/>
+            </v:shape>
+          </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <mc:AlternateContent>
-        <mc:Choice Requires="wpg">
+        <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="333C0E25" wp14:editId="21F76421">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="topMargin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="923925" cy="180340"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="8" name=""/>
+              <wp:docPr id="8" name="Free-form: Shape 8"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="4888800" y="3694593"/>
                         <a:ext cx="914400" cy="170815"/>
                       </a:xfrm>
                       <a:custGeom>
                         <a:avLst/>
                         <a:gdLst/>
                         <a:ahLst/>
                         <a:cxnLst/>
                         <a:rect l="l" t="t" r="r" b="b"/>
                         <a:pathLst>
                           <a:path w="914400" h="170815" extrusionOk="0">
                             <a:moveTo>
                               <a:pt x="0" y="0"/>
                             </a:moveTo>
                             <a:lnTo>
                               <a:pt x="0" y="170815"/>
                             </a:lnTo>
                             <a:lnTo>
@@ -1594,156 +1626,154 @@
                       </a:solidFill>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="421918EB" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00D40ABE">
                           <w:pPr>
                             <w:spacing w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="right"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="88900" tIns="38100" rIns="88900" bIns="38100" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...39 lines deleted...]
-          </w:drawing>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="333C0E25" id="Free-form: Shape 8" o:spid="_x0000_s1035" style="position:absolute;margin-left:0;margin-top:0;width:72.75pt;height:14.2pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:center;mso-position-vertical-relative:top-margin-area;v-text-anchor:middle" coordsize="914400,170815" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAazu3uOQIAAL8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSQptAuIUFVFTJOq&#10;FantD3Ach1hzbM82JP33u3MI0PI2jQfnznc+f993Z5b3favIQTgvjS5oNkkpEZqbSupdQd9eN99y&#10;SnxgumLKaFHQd+Hp/errl2VnF+LGNEZVwhEoov2iswVtQrCLJPG8ES3zE2OFhmBtXMsCuG6XVI51&#10;UL1VyU2a3iWdcZV1hgvvYXc9BOkq1q9rwcNzXXsRiCooYAtxdXEtcU1WS7bYOWYbyY8w2D+gaJnU&#10;cOmp1JoFRvZOXpVqJXfGmzpMuGkTU9eSi8gB2GTpJzYvDbMicgFxvD3J5P9fWf7r8GK3DmTorF94&#10;MJFFX7sWv4CP9AWd5fBLQb73gk7v5rPb+XQQTvSBcEiYZ7MZxjkkZN/TPLvFeHIuxPc+/BAmFmWH&#10;Jx8G3avRYs1o8V6PpoPuYd9U7FugBPrmKIG+lcP1lgU8h0jRJN0ZSXMCQgCk2+N8Pv/GjmN2aw7i&#10;1cRzAQkO1OI0AOhzVOnrrA/8xoTxa2O5UY7PaoxZ4/cqe0QwJnBlvBiURIJR0hNpQHopqzdKVhup&#10;FNLyblc+KkcODPR7yNdpvj525EOa0pisDR4brsGd5DwKaIW+7ImsQFAsgTulqd63jnjLN9L58MR8&#10;2DIH7yajpIO3VFD/Z8+coET91DCseT7H6QjRmeYZOu4yUl5GmOaNgVbzAM0enMcA/tA6bR72wdQS&#10;JygCHcAcHXglUaTji8ZneOnHrPP/zuovAAAA//8DAFBLAwQUAAYACAAAACEAGVlQh90AAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBi7SbllZCzKZIQfQgLY0WPE6y0ySYnY3Z&#10;bbv+e7de9DLweI/3vslXwfTiRKPrLCuYTRMQxLXVHTcK3t+eJikI55E19pZJwTc5WBXXVzlm2p55&#10;R6fSNyKWsMtQQev9kEnp6pYMuqkdiKN3sKNBH+XYSD3iOZabXs6T5F4a7DgutDjQuqX6szwaBYdQ&#10;3m399nm//nhNNy9hhtXGfil1exMeH0B4Cv4vDBf8iA5FZKrskbUTvYL4iP+9F2+xXIKoFMzTBcgi&#10;l//hix8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAGs7t7jkCAAC/BAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAGVlQh90AAAAEAQAADwAAAAAA&#10;AAAAAAAAAACTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" adj="-11796480,,5400" path="m,l,170815r914400,l914400,,,xe" fillcolor="#a8d08d" stroked="f">
+              <v:stroke joinstyle="miter"/>
+              <v:formulas/>
+              <v:path arrowok="t" o:extrusionok="f" o:connecttype="custom" textboxrect="0,0,914400,170815"/>
+              <v:textbox inset="7pt,3pt,7pt,3pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="421918EB" w14:textId="77777777" w:rsidR="00D40ABE" w:rsidRDefault="00D40ABE">
+                    <w:pPr>
+                      <w:spacing w:line="240" w:lineRule="auto"/>
+                      <w:jc w:val="right"/>
+                      <w:textDirection w:val="btLr"/>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="margin"/>
+            </v:shape>
+          </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D40ABE"/>
+    <w:rsid w:val="00020C13"/>
+    <w:rsid w:val="0003190E"/>
+    <w:rsid w:val="00086A83"/>
+    <w:rsid w:val="00090BBE"/>
+    <w:rsid w:val="0038751F"/>
+    <w:rsid w:val="003A6537"/>
+    <w:rsid w:val="003B7125"/>
+    <w:rsid w:val="00456B0D"/>
+    <w:rsid w:val="005B61EE"/>
+    <w:rsid w:val="005C6E2D"/>
+    <w:rsid w:val="00741BB7"/>
+    <w:rsid w:val="007755A5"/>
+    <w:rsid w:val="00944B1D"/>
     <w:rsid w:val="00A51635"/>
+    <w:rsid w:val="00AE1A80"/>
+    <w:rsid w:val="00B201E0"/>
+    <w:rsid w:val="00BC7782"/>
+    <w:rsid w:val="00C245A3"/>
     <w:rsid w:val="00D40ABE"/>
+    <w:rsid w:val="00E47E0F"/>
+    <w:rsid w:val="00EC5A26"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="141288AA"/>
   <w15:docId w15:val="{C7386D57-7B1F-4FF7-969E-9ED430B0B4DA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:lang w:val="en-US" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2470,59 +2500,55 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="115" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nortonfoundation.org/wp-content/uploads/2019/02/Important-Information-For-Applicants.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:correspondent@nortonfoundation.org" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nortonfoundation.org/wp-content/uploads/2019/02/Important-Information-For-Applicants.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:correspondent@nortonfoundation.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2755,61 +2781,61 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhju4N9hpf2oItyXmx3g+pZhTW5Xw==">AMUW2mUfWly662CMvjqU7gRF3iQSLY44H5HUCdKlZ3CflVZ/12tagEJOlNuvoWvGDOnBgPqCNHhg6GR/oIEoJXnK+jNUMAN+Gk3RDFgt/CDPEJvMktOH/V33T6CbYNpBkIeboE2vHwWG</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>213</Words>
-  <Characters>1216</Characters>
+  <Words>254</Words>
+  <Characters>1453</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>12</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1427</CharactersWithSpaces>
+  <CharactersWithSpaces>1704</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Roger Morley</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>